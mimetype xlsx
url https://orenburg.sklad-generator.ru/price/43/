--- v0 (2026-05-09)
+++ v1 (2026-07-27)
@@ -14,568 +14,745 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="468">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="467">
   <si>
     <t>Наш телефон:</t>
   </si>
   <si>
     <t>8 (495) 789-47-76</t>
   </si>
   <si>
     <t>Название товара</t>
   </si>
   <si>
     <t>Цена (руб)</t>
   </si>
   <si>
     <t>Топливо</t>
   </si>
   <si>
     <t>Мощность номинальная (кВт)</t>
   </si>
   <si>
     <t>Сварочный ток макс. (А)</t>
   </si>
   <si>
     <t>Диаметр электр/пров (мм)</t>
   </si>
   <si>
     <t>Марка двигателя</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
+    <t>Сварочный генератор АМПЕРОС LTW 200 AR</t>
+  </si>
+  <si>
+    <t>60 000</t>
+  </si>
+  <si>
+    <t>бензин</t>
+  </si>
+  <si>
+    <t>2-4.0</t>
+  </si>
+  <si>
+    <t>Leega</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/amperos/ltw-200-ar-1/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор АМПЕРОС LTW 200 AR-3</t>
+  </si>
+  <si>
+    <t>63 000</t>
+  </si>
+  <si>
+    <t>2-4</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/amperos/ltw-200-ar-3/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор АМПЕРОС LTW 200 ARE</t>
+  </si>
+  <si>
+    <t>68 000</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/amperos/ltw-200-are/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор Mitsui Power ZMW 200 DC</t>
+  </si>
+  <si>
+    <t>130 900</t>
+  </si>
+  <si>
+    <t>Mitsui</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/mitsui-power/zmw-200-dc/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор ТСС GGW 5.0/200ED-R</t>
+  </si>
+  <si>
+    <t>134 789</t>
+  </si>
+  <si>
+    <t>1.6-4</t>
+  </si>
+  <si>
+    <t>TSS</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/tss/ggw-5-0-200ed-r/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор Вепрь АСПБВ 220-5/230-1ВМ39</t>
+  </si>
+  <si>
+    <t>135 840</t>
+  </si>
+  <si>
+    <t>LIFAN</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/vepr/aspbv-220-5-230-1vm39/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор Fubag WS 230 DC ES</t>
+  </si>
+  <si>
+    <t>143 490</t>
+  </si>
+  <si>
+    <t>1.6-5</t>
+  </si>
+  <si>
+    <t>Fubag</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/fubag/ws-230-dc-es/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор Вепрь АСПБТ 200-6/230 1ВМ39</t>
+  </si>
+  <si>
+    <t>145 110</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/vepr/aspbt-200-6-230-1vm39/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор ТСС PRO GGW 3.0/250E-R</t>
+  </si>
+  <si>
+    <t>145 779</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/tss/pro-ggw-3-0-250e-r/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор AMG H 200A</t>
+  </si>
+  <si>
+    <t>147 784</t>
+  </si>
+  <si>
+    <t>Honda</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/amg/n-200a/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор Fubag WS 230 DDC ES</t>
+  </si>
+  <si>
+    <t>149 730</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/fubag/ws-230-ddc-es/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор Вепрь АСПБВ 220-6,5/3,5-Т400/230-1ВМ39</t>
+  </si>
+  <si>
+    <t>161 760</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/vepr/aspbv-220-6-5-3-5-t400-230-1vm39/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор Pramac W 220</t>
+  </si>
+  <si>
+    <t>163 500</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/pramac/w-220/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор ТСС GGW 6.0/250ED-R</t>
+  </si>
+  <si>
+    <t>164 399</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/tss/ggw-6-0-250ed-r/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор AMG H 220AT</t>
+  </si>
+  <si>
+    <t>164 674</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/amg/n-220at/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор Вепрь АСПБВ 220-5/230 ВМ8</t>
+  </si>
+  <si>
+    <t>172 480</t>
+  </si>
+  <si>
+    <t>Mitsubishi</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/vepr/aspbv-220-5-230-vm8/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор Fubag WCE 250 DC ES</t>
+  </si>
+  <si>
+    <t>175 120</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/fubag/wce-250-dc-es-1/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор Вепрь АСПБТ 200-6/230 ВМ8</t>
+  </si>
+  <si>
+    <t>181 510</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/vepr/aspbt-200-6-230-vm8/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор ТСС GGW 6.0/250ED-R3</t>
+  </si>
+  <si>
+    <t>183 200</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/tss/ggw-6-0-250ed-r3/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор Вепрь АСПБВ220-5/230 ВХ</t>
+  </si>
+  <si>
+    <t>190 500</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/vepr/aspbv220-5-230-vh/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор SDMO WELDARC 200</t>
+  </si>
+  <si>
+    <t>190 675</t>
+  </si>
+  <si>
+    <t>Kohler</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/sdmo/weldarc-200/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор GMGen GMSH180</t>
+  </si>
+  <si>
+    <t>193 648</t>
+  </si>
+  <si>
+    <t>1.5-4</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/gmgen/gmsh180/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор SDMO WELDARC 220 T</t>
+  </si>
+  <si>
+    <t>195 742</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/sdmo/weldarc-220-t/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор Вепрь АСПБВ 220-6,5/3,5-Т400/230 ВМ8</t>
+  </si>
+  <si>
+    <t>197 770</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/vepr/aspbv-220-6-5-3-5-t400-230-vm8/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор Вепрь АСПБТ200-6/230 ВХ</t>
+  </si>
+  <si>
+    <t>199 800</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/vepr/aspbt200-6-230-vh/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор Mosa CHOPPER 4se</t>
+  </si>
+  <si>
+    <t>200 854</t>
+  </si>
+  <si>
+    <t>2.0-3.25</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/mosa/chopper-4se/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор SDMO VX 200/4 H-C (VX 200/4 HS)</t>
+  </si>
+  <si>
+    <t>201 520</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/sdmo/vx-200-4-hc-vx-200-4-hs/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор SDMO VX 220/7,5 H-C</t>
+  </si>
+  <si>
+    <t>207 387</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/sdmo/vx-220-7-5-h-c/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор Вепрь АСПБВ220-6,5/3,5-Т400/230 ВХ</t>
+  </si>
+  <si>
+    <t>216 820</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/vepr/aspbv220-6-5-3-5-t400-230-vh/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор Fubag WHS 210 DC</t>
+  </si>
+  <si>
+    <t>218 350</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/fubag/whs-210-dc/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор ТСС GGW 5.0/200EDH-R</t>
+  </si>
+  <si>
+    <t>220 349</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/tss/ggw-5-0-200edh-r/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор GMGen GMSH160</t>
+  </si>
+  <si>
+    <t>221 726</t>
+  </si>
+  <si>
+    <t>1-3.2</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/gmgen/gmsh160/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор Fubag WHS 210 DDC</t>
+  </si>
+  <si>
+    <t>233 990</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/fubag/whs-210-ddc/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор GMGen GMSH180E</t>
+  </si>
+  <si>
+    <t>244 964</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/gmgen/gmsh180e/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор EuroPower EP 200 X1 AC</t>
+  </si>
+  <si>
+    <t>259 990</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/europower/ep-200-x1-ac/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор GMGen GMSH160E</t>
+  </si>
+  <si>
+    <t>272 075</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/gmgen/gmsh160e/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор Mosa GW 5-200 HBM</t>
+  </si>
+  <si>
+    <t>275 184</t>
+  </si>
+  <si>
+    <t>2.0-4.0</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/mosa/gw-5-200-hbm/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор GMGen GMSH220T</t>
+  </si>
+  <si>
+    <t>281 757</t>
+  </si>
+  <si>
+    <t>1-4</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/gmgen/gmsh220t/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор Mosa GM 7-200 HBT</t>
+  </si>
+  <si>
+    <t>288 288</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/mosa/gm-7-200-hbt/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор EuroPower EP 200 X2 DC</t>
+  </si>
+  <si>
+    <t>299 990</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/europower/ep-200-x2-dc/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор Mosa CHOPPER 200 AC</t>
+  </si>
+  <si>
+    <t>322 560</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/mosa/chopper-200-ac/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор GMGen GMSH220TE</t>
+  </si>
+  <si>
+    <t>328 233</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/gmgen/gmsh220te/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор EuroPower EP 200 X DC</t>
+  </si>
+  <si>
+    <t>329 990</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/europower/ep-200-x-dc/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор EuroPower EP 200 X DC 3X230V</t>
+  </si>
+  <si>
+    <t>339 990</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/europower/ep-200-h-dc-3x230v/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор Mosa TS 200 BS/CF</t>
+  </si>
+  <si>
+    <t>370 710</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/mosa/ts-200-bs-cf/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор Вепрь АСПБВ 250-8/3-Т400/230 1ВМ1</t>
+  </si>
+  <si>
+    <t>382 180</t>
+  </si>
+  <si>
+    <t>Loncin</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/vepr/aspbv-250-8-3-t400-230-1vm1/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор SDMO WELDARC 300 TE XL C</t>
+  </si>
+  <si>
+    <t>423 929</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/sdmo/weldarc-300-te-xl-c/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор EuroPower EP 200 X2/25 DC</t>
+  </si>
+  <si>
+    <t>429 990</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/europower/ep-200-x2-25-dc/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор EuroPower EP 200 X/25 DC</t>
+  </si>
+  <si>
+    <t>449 990</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/europower/ep-200-x-25-dc/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор Вепрь АСПБВ 400-10/4-Т400/230 1ВМ1</t>
+  </si>
+  <si>
+    <t>513 060</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/vepr/aspbv-400-10-4-t400-230-1vm1/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор Вепрь АСПБВ250-8/3-Т400/230 ВХ-БСГ</t>
+  </si>
+  <si>
+    <t>552 820</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/vepr/aspbv250-8-3-t400-230-vh-bsg/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор EuroPower EP 250 XE DC</t>
+  </si>
+  <si>
+    <t>799 990</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/europower/ep-250-xe-dc/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор EuroPower EP 300 XE DC</t>
+  </si>
+  <si>
+    <t>899 990</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/europower/ep-300-xe-dc/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор EuroPower EP 400 XE DC</t>
+  </si>
+  <si>
+    <t>1 199 990</t>
+  </si>
+  <si>
+    <t>Briggs&amp;Stratton Vanguard</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/europower/ep-400-xe-dc/</t>
+  </si>
+  <si>
     <t>Сварочный генератор Gesan GS 170 AC H</t>
   </si>
   <si>
     <t>по запросу</t>
   </si>
   <si>
-    <t>бензин</t>
-[...4 lines deleted...]
-  <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/gesan/gs-170-ac-h/</t>
   </si>
   <si>
     <t>Сварочный генератор Gesan GS 200 AC H</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/gesan/gs-200-ac-h/</t>
   </si>
   <si>
-    <t>Сварочный генератор SDMO VX 220/7,5 H-C</t>
-[...10 lines deleted...]
-  <si>
     <t>Сварочный генератор Mosa MSG CHOPPER</t>
   </si>
   <si>
-    <t>2.0-4.0</t>
-[...1 lines deleted...]
-  <si>
     <t>MOSA</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/mosa/msg-chopper/</t>
   </si>
   <si>
-    <t>Сварочный генератор Mosa CHOPPER 4se</t>
-[...106 lines deleted...]
-  <si>
     <t>Сварочный генератор Fubag WS 190 DC ES</t>
   </si>
   <si>
-    <t>Fubag</t>
-[...1 lines deleted...]
-  <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/fubag/ws-190-dc-es/</t>
   </si>
   <si>
-    <t>Сварочный генератор Fubag WS 230 DC ES</t>
-[...100 lines deleted...]
-  <si>
     <t>Сварочный генератор RID RS 5221 S</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/rid/rs-5221-s/</t>
   </si>
   <si>
     <t>Сварочный генератор RID RS 5221 SE</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/rid/rs-5221-se/</t>
   </si>
   <si>
     <t>Сварочный генератор RID RS 7220 S</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/rid/rs-7220-s/</t>
   </si>
   <si>
     <t>Сварочный генератор RID RS 7220 SE</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/rid/rs-7220-se/</t>
   </si>
   <si>
     <t>Сварочный генератор RID RV 10300 SE</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/rid/rv-10300-se/</t>
   </si>
   <si>
     <t>Сварочный генератор Atlas Copco QEP W210</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/atlas-copco/qep-w210/</t>
   </si>
   <si>
     <t>Сварочный генератор Hyundai HYW 190AC</t>
   </si>
   <si>
     <t>Hyundai</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/hyundai/hyw-190ac/</t>
   </si>
   <si>
-    <t>Сварочный генератор GMGen GMSH180</t>
-[...70 lines deleted...]
-  <si>
     <t>Сварочный генератор Energo EB 6.0/230-W220HMDC</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/energo/eb-6-0-230-w220hmdc/</t>
   </si>
   <si>
     <t>Сварочный генератор Energo EB 6.5/400-W220HDC</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/energo/eb-6-5-400-w220hdc/</t>
   </si>
   <si>
-    <t>Сварочный генератор Fubag WHS 210 DDC</t>
-[...28 lines deleted...]
-  <si>
     <t>Сварочный генератор RID RH 5221 S</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/rid/rh-5221-s/</t>
   </si>
   <si>
     <t>Сварочный генератор RID RH 5221 SE</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/rid/rh-5221-se/</t>
   </si>
   <si>
     <t>Сварочный генератор RID RH 7220 S</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/rid/rh-7220-s/</t>
   </si>
   <si>
     <t>Сварочный генератор RID RH 7220 SE</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/rid/rh-7220-se/</t>
   </si>
   <si>
     <t>Сварочный генератор RID RH 10300 SE</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/rid/rh-10300-se/</t>
   </si>
   <si>
-    <t>Сварочный генератор АМПЕРОС LTW 200 AR</t>
-[...31 lines deleted...]
-  <si>
     <t>Сварочный генератор Genmac COMBIFLASH RG201HO</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/genmac/combiflash-rg201ho-1/</t>
   </si>
   <si>
     <t>Сварочный генератор Genmac COMBIFLASH G221HO</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/genmac/combiflash-g221ho-1/</t>
   </si>
   <si>
     <t>Сварочный генератор Energo EB 6.0/230-W220HEMDC</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/energo/eb-6-0-230-w220hemdc/</t>
   </si>
   <si>
     <t>Сварочный генератор Energo EB 6.5/400-W220HEDC</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/energo/eb-6-5-400-w220hedc/</t>
   </si>
   <si>
     <t>Сварочный генератор Energo EB 7.0/230-W220HAC</t>
@@ -619,849 +796,669 @@
   <si>
     <t>Сварочный генератор Energo EB6.5/400-W220YDC</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/energo/eb6-5-400-w220ydc/</t>
   </si>
   <si>
     <t>Сварочный генератор Energo EB6.5/400-W220YEDC</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/energo/eb6-5-400-w220yedc/</t>
   </si>
   <si>
     <t>Сварочный генератор Energo EB6.5/400-W220YDCK</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/energo/eb6-5-400-w220ydck/</t>
   </si>
   <si>
     <t>Сварочный генератор Energo EB6.5/400-W220YEDCK</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/energo/eb6-5-400-w220yedck/</t>
   </si>
   <si>
-    <t>Сварочный генератор ТСС PRO GGW 3.0/250E-R</t>
-[...55 lines deleted...]
-  <si>
     <t>Сварочный генератор ТСС WALGG 5.0/200E</t>
   </si>
   <si>
-    <t>203 333</t>
-[...1 lines deleted...]
-  <si>
     <t>Senci</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/tss/walgg-5-0-200e/</t>
   </si>
   <si>
     <t>Сварочный генератор Energo EB6.5/400-W220DC-Y</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/energo/eb6-5-400-w220dc-y/</t>
   </si>
   <si>
-    <t>Сварочный генератор Mosa GW 5-200 HBM</t>
-[...16 lines deleted...]
-  <si>
     <t>Сварочный генератор Fubag WCE 300 DC ES</t>
   </si>
   <si>
     <t>1.6-6.0</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/fubag/wce-300-dc-es/</t>
   </si>
   <si>
-    <t>Сварочный генератор Вепрь АСПБТ 200-6/230 ВМ8</t>
-[...91 lines deleted...]
-  <si>
     <t>Сварочный генератор Energo EB10.0/400-W300DC-YE</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/energo/eb10-0-400-w300dc-ye/</t>
   </si>
   <si>
-    <t>Сварочный генератор АМПЕРОС LTW 200 AR-3</t>
-[...5 lines deleted...]
-    <t>https://orenburg.sklad-generator.ru/elektrostancii/amperos/ltw-200-ar-3/</t>
+    <t>Сварочный генератор ТСС DGW 6.0/200ED-R</t>
+  </si>
+  <si>
+    <t>161 401</t>
+  </si>
+  <si>
+    <t>дизель</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/tss/dgw-6-0-200ed-r/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор ТСС PRO DGW 3.0/250E-R</t>
+  </si>
+  <si>
+    <t>163 490</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/tss/pro-dgw-3-0-250e-r/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор ТСС DGW 7.0/250ED-R</t>
+  </si>
+  <si>
+    <t>180 929</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/tss/dgw-7-0-250ed-r/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор ТСС DGW 6.0/200ED-R3</t>
+  </si>
+  <si>
+    <t>186 470</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/tss/dgw-6-0-200ed-r3/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор ТСС PRO DGW 3.0/250ES-R</t>
+  </si>
+  <si>
+    <t>187 741</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/tss/pro-dgw-3-0-250es-r/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор ТСС DGW 7.0/250EDS-R</t>
+  </si>
+  <si>
+    <t>196 643</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/tss/dgw-7-0-250eds-r/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор ТСС DGW 7.0/250ED-R3</t>
+  </si>
+  <si>
+    <t>201 820</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/tss/dgw-7-0-250ed-r3/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор Yanmar YDW 190 N-5EB Электростартер</t>
+  </si>
+  <si>
+    <t>256 400</t>
+  </si>
+  <si>
+    <t>2.6-4.0</t>
+  </si>
+  <si>
+    <t>Yanmar</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/yanmar/ydw-190-n-5eb-elektrostarter/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор SDMO Weldarc 180 DE C</t>
+  </si>
+  <si>
+    <t>338 059</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/sdmo/weldarc-180-de-c/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор GMGen GMSD180LE</t>
+  </si>
+  <si>
+    <t>358 248</t>
+  </si>
+  <si>
+    <t>Lombardini</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/gmgen/gmsd180le/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор GMGen GMSD170LE</t>
+  </si>
+  <si>
+    <t>385 359</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/gmgen/gmsd170le/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор GMGen GMSD200YTE</t>
+  </si>
+  <si>
+    <t>389 232</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/gmgen/gmsd200yte/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор GMGen GMSD210LTE</t>
+  </si>
+  <si>
+    <t>420 216</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/gmgen/gmsd210lte/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор EuroPower EP 180 DX2 DC</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/europower/ep-180-dx2-dc/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор EuroPower EP 180 DX DC</t>
+  </si>
+  <si>
+    <t>459 990</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/europower/ep-180-dx-dc/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор Mosa TS 200 DES/CF</t>
+  </si>
+  <si>
+    <t>483 840</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/mosa/ts-200-des-cf/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор Mosa MAGIC WELD 200 YDE</t>
+  </si>
+  <si>
+    <t>510 048</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/mosa/magic-weld-200-yd/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор ТСС DGW 10.0/300ED-R3</t>
+  </si>
+  <si>
+    <t>511 363</t>
+  </si>
+  <si>
+    <t>2-6</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/tss/dgw-10-0-300ed-r3/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор EuroPower EP 180 DX2E DC</t>
+  </si>
+  <si>
+    <t>519 990</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/europower/ep-180-dx2e-dc/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор Genmac COMBIFLASH G250KEO</t>
+  </si>
+  <si>
+    <t>527 333</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/genmac/combiflash-g250keo-1/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор EuroPower EP 180 DXE DC</t>
+  </si>
+  <si>
+    <t>529 990</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/europower/ep-180-dxe-dc/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор EuroPower EP 200 DX1 AC</t>
+  </si>
+  <si>
+    <t>579 990</t>
+  </si>
+  <si>
+    <t>HATZ</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/europower/ep-200-dx1-ac/</t>
   </si>
   <si>
     <t>Сварочный генератор SDMO WELDARC 300 TDE XL C</t>
   </si>
   <si>
     <t>591 840</t>
   </si>
   <si>
-    <t>дизель</t>
-[...1 lines deleted...]
-  <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/sdmo/weldarc-300-tde-xl-c/</t>
   </si>
   <si>
-    <t>Сварочный генератор Mosa TS 200 DES/CF</t>
-[...8 lines deleted...]
-    <t>https://orenburg.sklad-generator.ru/elektrostancii/mosa/ts-200-des-cf/</t>
+    <t>Сварочный генератор EuroPower EP 200 DX2 DC</t>
+  </si>
+  <si>
+    <t>599 990</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/europower/ep-200-dx2-dc/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор GMGen GMSD220LTE</t>
+  </si>
+  <si>
+    <t>607 086</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/gmgen/gmsd220lte/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор EuroPower EP 220 DX DC</t>
+  </si>
+  <si>
+    <t>609 990</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/europower/ep-220-dx-dc/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор EuroPower EP 200 DX1E AC</t>
+  </si>
+  <si>
+    <t>699 990</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/europower/ep-200-dx1e-ac/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор EuroPower EP 200 DX2E DC</t>
+  </si>
+  <si>
+    <t>719 990</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/europower/ep-200-dx2e-dc/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор EuroPower EP 220 DXE DC</t>
+  </si>
+  <si>
+    <t>729 990</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/europower/ep-220-dxe-dc/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор GMGen GMSD250LTE</t>
+  </si>
+  <si>
+    <t>776 528</t>
+  </si>
+  <si>
+    <t>1-5</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/gmgen/gmsd250lte/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор GMGen GMSD300LTE</t>
+  </si>
+  <si>
+    <t>783 306</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/gmgen/gmsd300lte/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор Firman SDW400DCT</t>
+  </si>
+  <si>
+    <t>831 600</t>
+  </si>
+  <si>
+    <t>Cummins</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/firman/sdw400dct/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор GMGen GMSD400LTE</t>
+  </si>
+  <si>
+    <t>962 430</t>
+  </si>
+  <si>
+    <t>1.5-6</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/gmgen/gmsd400lte/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор Mosa TS 275 EVO</t>
+  </si>
+  <si>
+    <t>1 149 120</t>
+  </si>
+  <si>
+    <t>2.0-6.0</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/mosa/ts-275-evo/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор Mosa TS 405 EVO</t>
+  </si>
+  <si>
+    <t>1 350 720</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/mosa/ts-405-evo-2/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор EuroPower EPS 230 DXE DC</t>
+  </si>
+  <si>
+    <t>1 599 990</t>
+  </si>
+  <si>
+    <t>Kubota</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/europower/eps-230-dxe-dc/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор KOVO EW500DST</t>
+  </si>
+  <si>
+    <t>1 654 500</t>
+  </si>
+  <si>
+    <t>2-10</t>
+  </si>
+  <si>
+    <t>Isuzu</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/kovo/ew500dst/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор Mosa TS 400 YS</t>
+  </si>
+  <si>
+    <t>1 693 440</t>
+  </si>
+  <si>
+    <t>2.0-8.0</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/mosa/ts-400-ys/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор Mosa TS 500 PS-BC</t>
+  </si>
+  <si>
+    <t>1 804 680</t>
+  </si>
+  <si>
+    <t>Perkins</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/mosa/ts-500-ps-bc/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор Mosa TS 400 PS-BC</t>
+  </si>
+  <si>
+    <t>1 834 560</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/mosa/ts-400-ps-bc/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор Mosa DSP 500 YS</t>
+  </si>
+  <si>
+    <t>1 857 240</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/mosa/dsp-500-ys/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор ТСС DUAL DWG-500</t>
+  </si>
+  <si>
+    <t>1 888 000</t>
+  </si>
+  <si>
+    <t>1.6-10</t>
+  </si>
+  <si>
+    <t>Weichai</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/tss/dual-dwg-500/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор Mosa DSP 500 PS</t>
+  </si>
+  <si>
+    <t>1 987 740</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/mosa/dsp-500-ps/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор EuroPower EPS 300 DXE DC</t>
+  </si>
+  <si>
+    <t>1 999 990</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/europower/eps-300-dxe-dc/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор Mosa TS 2x280 EVO MULTI4</t>
+  </si>
+  <si>
+    <t>2 210 000</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/mosa/ts-2x280-evo-multi4-1/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор Mosa DSP 600 PS</t>
+  </si>
+  <si>
+    <t>2 288 700</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/mosa/dsp-600-ps/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор Mosa TS 600 PS-BC</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/mosa/ts-600-ps-bc/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор EuroPower EPS 400 DXE DC</t>
+  </si>
+  <si>
+    <t>2 499 990</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/europower/eps-400-dxe-dc/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор Mosa DSP 2x400 PS</t>
+  </si>
+  <si>
+    <t>3 073 410</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/mosa/dsp-2x400-ps/</t>
   </si>
   <si>
     <t>Сварочный генератор Mosa TS 350 YSX-BC</t>
   </si>
   <si>
-    <t>2.0-6.0</t>
-[...1 lines deleted...]
-  <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/mosa/ts-350-ysx-bc/</t>
   </si>
   <si>
     <t>Сварочный генератор Mosa DSP 400 YSX</t>
   </si>
   <si>
-    <t>2.0-8.0</t>
-[...1 lines deleted...]
-  <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/mosa/dsp-400-ysx/</t>
   </si>
   <si>
-    <t>Сварочный генератор Mosa DSP 500 PS</t>
-[...37 lines deleted...]
-  <si>
     <t>Сварочный генератор Mosa TS 250 KD/EL</t>
   </si>
   <si>
     <t>Ruggerini</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/mosa/ts-250-kd-el/</t>
   </si>
   <si>
     <t>Сварочный генератор Mosa TS 300 KSX/EL</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/mosa/ts-300-ksx-el/</t>
   </si>
   <si>
-    <t>Сварочный генератор Mosa TS 400 PS-BC</t>
-[...7 lines deleted...]
-  <si>
     <t>Сварочный генератор Mosa TS 400 KSX/EL</t>
   </si>
   <si>
-    <t>Lombardini</t>
-[...1 lines deleted...]
-  <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/mosa/ts-400-ksx-el/</t>
   </si>
   <si>
     <t>Сварочный генератор Yanmar YDW 190 N-5B</t>
   </si>
   <si>
-    <t>2.6-4.0</t>
-[...1 lines deleted...]
-  <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/yanmar/ydw-190-n-5b/</t>
   </si>
   <si>
-    <t>Сварочный генератор Yanmar YDW 190 N-5EB Электростартер</t>
-[...28 lines deleted...]
-  <si>
     <t>Сварочный генератор Hyundai DHYW 190AC</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/hyundai/dhyw-190ac/</t>
   </si>
   <si>
-    <t>Сварочный генератор GMGen GMSD180LE</t>
-[...76 lines deleted...]
-  <si>
     <t>Сварочный генератор Shindaiwa DGW400DMK-S1</t>
   </si>
   <si>
     <t>1.6-8</t>
   </si>
   <si>
-    <t>Kubota</t>
-[...1 lines deleted...]
-  <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/shindaiwa/dgw400dmk-s1/</t>
   </si>
   <si>
     <t>Сварочный генератор Shindaiwa DGW500DM/RU</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/shindaiwa/dgw500dm-ru/</t>
   </si>
   <si>
-    <t>Сварочный генератор EuroPower EP 180 DX2 DC</t>
-[...76 lines deleted...]
-  <si>
     <t>Сварочный генератор Mosa CS 230 YSX CC/CV</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/mosa/cs-230-ysx-cc-cv/</t>
   </si>
   <si>
-    <t>Сварочный генератор Mosa TS 600 PS-BC</t>
-[...4 lines deleted...]
-  <si>
     <t>Сварочный генератор Mosa CS 350 KSX CC/CV</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/mosa/cs-350-ksx-cc-cv/</t>
   </si>
   <si>
-    <t>Сварочный генератор Firman SDW400DCT</t>
-[...10 lines deleted...]
-  <si>
     <t>Сварочный генератор Mosa TS 300 EVO</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/mosa/ts-300-evo-1/</t>
   </si>
   <si>
     <t>Сварочный генератор Mosa TS 600 EVO</t>
   </si>
   <si>
     <t>Deutz</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/mosa/ts-600-evo-1/</t>
   </si>
   <si>
-    <t>Сварочный генератор Mosa TS 2x280 EVO MULTI4</t>
-[...7 lines deleted...]
-  <si>
     <t>Сварочный генератор Genmac COMBIFLASH RG181KEO</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/genmac/combiflash-rg181keo-1/</t>
   </si>
   <si>
-    <t>Сварочный генератор Genmac COMBIFLASH G250KEO</t>
-[...73 lines deleted...]
-  <si>
     <t>Сварочный генератор Genmac CLICKFLASH RG181KO</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/genmac/clickflash-rg181ko/</t>
   </si>
   <si>
     <t>Сварочный генератор Genmac CLICKFLASH RG181KO с АВР</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/genmac/clickflash-rg181ko-s-avr/</t>
-  </si>
-[...109 lines deleted...]
-    <t>https://orenburg.sklad-generator.ru/elektrostancii/europower/ep-220-dxe-dc/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1565,51 +1562,51 @@
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfef075daa6b1e41d539d55d3bb56b51.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345a400a6439af049a78eb2074ec0a41.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="3067050" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1971,4057 +1968,4057 @@
       </c>
       <c r="F4" s="8" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>9</v>
       </c>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E5" s="2">
-        <v>170</v>
-[...2 lines deleted...]
-        <v>3.25</v>
+        <v>200</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="2">
-        <v>5.6</v>
+        <v>4.5</v>
       </c>
       <c r="E6" s="2">
         <v>200</v>
       </c>
-      <c r="F6" s="2">
-        <v>3.25</v>
+      <c r="F6" s="2" t="s">
+        <v>18</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H6" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="B7" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D7" s="2">
+        <v>4.5</v>
+      </c>
+      <c r="E7" s="2">
+        <v>200</v>
+      </c>
+      <c r="F7" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="C7" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G7" s="2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H7" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="2">
-        <v>1.8</v>
+        <v>5</v>
       </c>
       <c r="E8" s="2">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>200</v>
+      </c>
+      <c r="F8" s="2">
+        <v>5</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="H8" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="2">
-        <v>1.8</v>
+        <v>5</v>
       </c>
       <c r="E9" s="2">
-        <v>150</v>
+        <v>190</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="H9" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D10" s="2">
-        <v>1.98</v>
+        <v>5</v>
       </c>
       <c r="E10" s="2">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>220</v>
+      </c>
+      <c r="F10" s="2">
+        <v>6</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="H10" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="1" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D11" s="2">
-        <v>4.5</v>
+        <v>5</v>
       </c>
       <c r="E11" s="2">
-        <v>190</v>
+        <v>230</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="H11" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="1" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D12" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E12" s="2">
         <v>200</v>
       </c>
-      <c r="F12" s="2" t="s">
-        <v>19</v>
+      <c r="F12" s="2">
+        <v>5</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="H12" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D13" s="2">
+        <v>2.8</v>
+      </c>
+      <c r="E13" s="2">
+        <v>250</v>
+      </c>
+      <c r="F13" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="B13" s="2" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G13" s="2" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="H13" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="1" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D14" s="2">
-        <v>5.4</v>
+        <v>6</v>
       </c>
       <c r="E14" s="2">
         <v>200</v>
       </c>
-      <c r="F14" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="F14" s="2"/>
       <c r="G14" s="2" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H14" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="1" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D15" s="2">
-        <v>5.2</v>
+        <v>5</v>
       </c>
       <c r="E15" s="2">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>230</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>38</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="H15" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="1" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D16" s="2">
-        <v>6.4</v>
+        <v>5.2</v>
       </c>
       <c r="E16" s="2">
-        <v>250</v>
+        <v>220</v>
       </c>
       <c r="F16" s="2">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="H16" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="1" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D17" s="2">
         <v>3.5</v>
       </c>
       <c r="E17" s="2">
         <v>220</v>
       </c>
       <c r="F17" s="2">
         <v>5</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H17" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="1" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D18" s="2">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="E18" s="2">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>230</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>38</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="H18" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="1" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D19" s="2">
-        <v>3</v>
+        <v>5.2</v>
       </c>
       <c r="E19" s="2">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>220</v>
+      </c>
+      <c r="F19" s="2">
+        <v>5</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H19" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="1" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>11</v>
+        <v>67</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D20" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E20" s="2">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>220</v>
+      </c>
+      <c r="F20" s="2">
+        <v>6</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="H20" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="1" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D21" s="2">
+        <v>2</v>
+      </c>
+      <c r="E21" s="2">
+        <v>245</v>
+      </c>
+      <c r="F21" s="2">
         <v>5</v>
       </c>
-      <c r="E21" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="G21" s="2" t="s">
-        <v>62</v>
+        <v>39</v>
       </c>
       <c r="H21" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="1" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D22" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="E22" s="2">
         <v>200</v>
       </c>
-      <c r="F22" s="2"/>
+      <c r="F22" s="2">
+        <v>5</v>
+      </c>
       <c r="G22" s="2" t="s">
-        <v>13</v>
+        <v>68</v>
       </c>
       <c r="H22" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="1" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D23" s="2">
-        <v>5.2</v>
+        <v>6</v>
       </c>
       <c r="E23" s="2">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>230</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>38</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="H23" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="1" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D24" s="2">
-        <v>3.6</v>
+        <v>4</v>
       </c>
       <c r="E24" s="2">
-        <v>200</v>
+        <v>220</v>
       </c>
       <c r="F24" s="2">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H24" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="1" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D25" s="2">
         <v>3.6</v>
       </c>
       <c r="E25" s="2">
         <v>200</v>
       </c>
-      <c r="F25" s="2">
-        <v>4</v>
+      <c r="F25" s="2" t="s">
+        <v>29</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>13</v>
+        <v>84</v>
       </c>
       <c r="H25" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="1" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D26" s="2">
-        <v>4.8</v>
+        <v>2.88</v>
       </c>
       <c r="E26" s="2">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>180</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>88</v>
       </c>
       <c r="G26" s="2" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H26" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="1" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D27" s="2">
-        <v>5</v>
+        <v>5.1</v>
       </c>
       <c r="E27" s="2">
         <v>200</v>
       </c>
-      <c r="F27" s="2">
-        <v>4</v>
+      <c r="F27" s="2" t="s">
+        <v>29</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>13</v>
+        <v>84</v>
       </c>
       <c r="H27" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="1" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D28" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E28" s="2">
-        <v>200</v>
+        <v>220</v>
       </c>
       <c r="F28" s="2">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>13</v>
+        <v>68</v>
       </c>
       <c r="H28" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="1" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D29" s="2">
-        <v>6.3</v>
+        <v>5.4</v>
       </c>
       <c r="E29" s="2">
-        <v>250</v>
+        <v>200</v>
       </c>
       <c r="F29" s="2">
         <v>5</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H29" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="1" t="s">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D30" s="2">
-        <v>6.3</v>
+        <v>1.8</v>
       </c>
       <c r="E30" s="2">
-        <v>280</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>150</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>101</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H30" t="s">
-        <v>93</v>
+        <v>102</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="1" t="s">
-        <v>94</v>
+        <v>103</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>95</v>
+        <v>104</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D31" s="2">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="E31" s="2">
-        <v>350</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>200</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>29</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>96</v>
+        <v>49</v>
       </c>
       <c r="H31" t="s">
-        <v>97</v>
+        <v>105</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" s="1" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D32" s="2">
-        <v>5</v>
+        <v>6.4</v>
       </c>
       <c r="E32" s="2">
         <v>220</v>
       </c>
-      <c r="F32" s="2">
-        <v>4</v>
+      <c r="F32" s="2" t="s">
+        <v>29</v>
       </c>
       <c r="G32" s="2" t="s">
-        <v>96</v>
+        <v>49</v>
       </c>
       <c r="H32" t="s">
-        <v>99</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" s="1" t="s">
-        <v>100</v>
+        <v>109</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>11</v>
+        <v>110</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D33" s="2">
-        <v>5</v>
+        <v>5.2</v>
       </c>
       <c r="E33" s="2">
         <v>220</v>
       </c>
       <c r="F33" s="2">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G33" s="2" t="s">
-        <v>96</v>
+        <v>49</v>
       </c>
       <c r="H33" t="s">
-        <v>101</v>
+        <v>111</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" s="1" t="s">
-        <v>102</v>
+        <v>112</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>11</v>
+        <v>113</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D34" s="2">
-        <v>5.2</v>
+        <v>3</v>
       </c>
       <c r="E34" s="2">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>200</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>38</v>
       </c>
       <c r="G34" s="2" t="s">
-        <v>96</v>
+        <v>49</v>
       </c>
       <c r="H34" t="s">
-        <v>103</v>
+        <v>114</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" s="1" t="s">
-        <v>104</v>
+        <v>115</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>11</v>
+        <v>116</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D35" s="2">
-        <v>5.2</v>
+        <v>5</v>
       </c>
       <c r="E35" s="2">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>190</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>29</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>96</v>
+        <v>49</v>
       </c>
       <c r="H35" t="s">
-        <v>105</v>
+        <v>117</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" s="1" t="s">
-        <v>106</v>
+        <v>118</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>11</v>
+        <v>119</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D36" s="2">
-        <v>8</v>
+        <v>2.4</v>
       </c>
       <c r="E36" s="2">
-        <v>300</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>160</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>120</v>
       </c>
       <c r="G36" s="2" t="s">
-        <v>96</v>
+        <v>49</v>
       </c>
       <c r="H36" t="s">
-        <v>107</v>
+        <v>121</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" s="1" t="s">
-        <v>108</v>
+        <v>122</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>11</v>
+        <v>123</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D37" s="2">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="E37" s="2">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>210</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>38</v>
       </c>
       <c r="G37" s="2" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H37" t="s">
-        <v>109</v>
+        <v>124</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" s="1" t="s">
-        <v>110</v>
+        <v>125</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>11</v>
+        <v>126</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D38" s="2">
-        <v>2.5</v>
+        <v>2.88</v>
       </c>
       <c r="E38" s="2">
-        <v>190</v>
+        <v>180</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>22</v>
+        <v>88</v>
       </c>
       <c r="G38" s="2" t="s">
-        <v>111</v>
+        <v>49</v>
       </c>
       <c r="H38" t="s">
-        <v>112</v>
+        <v>127</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" s="1" t="s">
-        <v>113</v>
+        <v>128</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>114</v>
+        <v>129</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D39" s="2">
-        <v>2.88</v>
+        <v>4.8</v>
       </c>
       <c r="E39" s="2">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>200</v>
+      </c>
+      <c r="F39" s="2">
+        <v>4</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H39" t="s">
-        <v>116</v>
+        <v>130</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" s="1" t="s">
-        <v>117</v>
+        <v>131</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>118</v>
+        <v>132</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D40" s="2">
-        <v>2.88</v>
+        <v>2.4</v>
       </c>
       <c r="E40" s="2">
-        <v>180</v>
+        <v>160</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="G40" s="2" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H40" t="s">
-        <v>119</v>
+        <v>133</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" s="1" t="s">
-        <v>120</v>
+        <v>134</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>121</v>
+        <v>135</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D41" s="2">
-        <v>2.4</v>
+        <v>4</v>
       </c>
       <c r="E41" s="2">
-        <v>160</v>
+        <v>200</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>122</v>
+        <v>136</v>
       </c>
       <c r="G41" s="2" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H41" t="s">
-        <v>123</v>
+        <v>137</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" s="1" t="s">
-        <v>124</v>
+        <v>138</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>125</v>
+        <v>139</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D42" s="2">
-        <v>2.4</v>
+        <v>5.4</v>
       </c>
       <c r="E42" s="2">
-        <v>160</v>
+        <v>220</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>122</v>
+        <v>140</v>
       </c>
       <c r="G42" s="2" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H42" t="s">
-        <v>126</v>
+        <v>141</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" s="1" t="s">
-        <v>127</v>
+        <v>142</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>128</v>
+        <v>143</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D43" s="2">
-        <v>5.4</v>
+        <v>4</v>
       </c>
       <c r="E43" s="2">
-        <v>220</v>
+        <v>200</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H43" t="s">
-        <v>130</v>
+        <v>144</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" s="1" t="s">
-        <v>131</v>
+        <v>145</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>132</v>
+        <v>146</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D44" s="2">
-        <v>5.4</v>
+        <v>3.6</v>
       </c>
       <c r="E44" s="2">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>200</v>
+      </c>
+      <c r="F44" s="2">
+        <v>4</v>
       </c>
       <c r="G44" s="2" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H44" t="s">
-        <v>133</v>
+        <v>147</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" s="1" t="s">
-        <v>134</v>
+        <v>148</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>135</v>
+        <v>149</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D45" s="2">
-        <v>5</v>
+        <v>1.98</v>
       </c>
       <c r="E45" s="2">
         <v>200</v>
       </c>
-      <c r="F45" s="2">
-        <v>4</v>
+      <c r="F45" s="2" t="s">
+        <v>136</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H45" t="s">
-        <v>136</v>
+        <v>150</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" s="1" t="s">
-        <v>137</v>
+        <v>151</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>11</v>
+        <v>152</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D46" s="2">
-        <v>5</v>
+        <v>5.4</v>
       </c>
       <c r="E46" s="2">
         <v>220</v>
       </c>
-      <c r="F46" s="2">
-        <v>4</v>
+      <c r="F46" s="2" t="s">
+        <v>140</v>
       </c>
       <c r="G46" s="2" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H46" t="s">
-        <v>138</v>
+        <v>153</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" s="1" t="s">
-        <v>139</v>
+        <v>154</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>11</v>
+        <v>155</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D47" s="2">
-        <v>5.2</v>
+        <v>5</v>
       </c>
       <c r="E47" s="2">
-        <v>220</v>
+        <v>200</v>
       </c>
       <c r="F47" s="2">
         <v>4</v>
       </c>
       <c r="G47" s="2" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H47" t="s">
-        <v>140</v>
+        <v>156</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" s="1" t="s">
-        <v>141</v>
+        <v>157</v>
       </c>
       <c r="B48" s="2" t="s">
-        <v>142</v>
+        <v>158</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D48" s="2">
         <v>5</v>
       </c>
       <c r="E48" s="2">
-        <v>210</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>200</v>
+      </c>
+      <c r="F48" s="2">
+        <v>4</v>
       </c>
       <c r="G48" s="2" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H48" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" s="1" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>145</v>
+        <v>161</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D49" s="2">
-        <v>5</v>
+        <v>4.5</v>
       </c>
       <c r="E49" s="2">
-        <v>230</v>
+        <v>190</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>59</v>
+        <v>136</v>
       </c>
       <c r="G49" s="2" t="s">
-        <v>62</v>
+        <v>49</v>
       </c>
       <c r="H49" t="s">
-        <v>146</v>
+        <v>162</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" s="1" t="s">
-        <v>147</v>
+        <v>163</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>148</v>
+        <v>164</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D50" s="2">
-        <v>5</v>
+        <v>6.4</v>
       </c>
       <c r="E50" s="2">
-        <v>200</v>
+        <v>250</v>
       </c>
       <c r="F50" s="2">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="G50" s="2" t="s">
-        <v>149</v>
+        <v>165</v>
       </c>
       <c r="H50" t="s">
-        <v>150</v>
+        <v>166</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" s="1" t="s">
-        <v>151</v>
+        <v>167</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>11</v>
+        <v>168</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D51" s="2">
+        <v>6.34</v>
+      </c>
+      <c r="E51" s="2">
+        <v>300</v>
+      </c>
+      <c r="F51" s="2">
         <v>5</v>
       </c>
-      <c r="E51" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="G51" s="2" t="s">
-        <v>13</v>
+        <v>84</v>
       </c>
       <c r="H51" t="s">
-        <v>152</v>
+        <v>169</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" s="1" t="s">
-        <v>153</v>
+        <v>170</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>11</v>
+        <v>171</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D52" s="2">
-        <v>5</v>
+        <v>3.6</v>
       </c>
       <c r="E52" s="2">
         <v>200</v>
       </c>
       <c r="F52" s="2">
         <v>4</v>
       </c>
       <c r="G52" s="2" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H52" t="s">
-        <v>154</v>
+        <v>172</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" s="1" t="s">
-        <v>155</v>
+        <v>173</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>11</v>
+        <v>174</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D53" s="2">
-        <v>5.2</v>
+        <v>5</v>
       </c>
       <c r="E53" s="2">
-        <v>220</v>
+        <v>200</v>
       </c>
       <c r="F53" s="2">
         <v>4</v>
       </c>
       <c r="G53" s="2" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H53" t="s">
-        <v>156</v>
+        <v>175</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" s="1" t="s">
-        <v>157</v>
+        <v>176</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>11</v>
+        <v>177</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D54" s="2">
-        <v>5.2</v>
+        <v>8</v>
       </c>
       <c r="E54" s="2">
-        <v>220</v>
+        <v>400</v>
       </c>
       <c r="F54" s="2">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="G54" s="2" t="s">
-        <v>13</v>
+        <v>165</v>
       </c>
       <c r="H54" t="s">
-        <v>158</v>
+        <v>178</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" s="1" t="s">
-        <v>159</v>
+        <v>179</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>11</v>
+        <v>180</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D55" s="2">
+        <v>6.4</v>
+      </c>
+      <c r="E55" s="2">
+        <v>250</v>
+      </c>
+      <c r="F55" s="2">
         <v>8</v>
       </c>
-      <c r="E55" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="G55" s="2" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H55" t="s">
-        <v>160</v>
+        <v>181</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" s="1" t="s">
-        <v>161</v>
+        <v>182</v>
       </c>
       <c r="B56" s="2" t="s">
-        <v>162</v>
+        <v>183</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D56" s="2">
+        <v>6.3</v>
+      </c>
+      <c r="E56" s="2">
+        <v>250</v>
+      </c>
+      <c r="F56" s="2">
         <v>5</v>
       </c>
-      <c r="E56" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="G56" s="2" t="s">
-        <v>164</v>
+        <v>49</v>
       </c>
       <c r="H56" t="s">
-        <v>165</v>
+        <v>184</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" s="1" t="s">
-        <v>166</v>
+        <v>185</v>
       </c>
       <c r="B57" s="2" t="s">
-        <v>167</v>
+        <v>186</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D57" s="2">
-        <v>3.6</v>
+        <v>6.3</v>
       </c>
       <c r="E57" s="2">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>280</v>
+      </c>
+      <c r="F57" s="2">
+        <v>6</v>
       </c>
       <c r="G57" s="2" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="H57" t="s">
-        <v>168</v>
+        <v>187</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" s="1" t="s">
-        <v>169</v>
+        <v>188</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>170</v>
+        <v>189</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D58" s="2">
-        <v>5.1</v>
+        <v>8</v>
       </c>
       <c r="E58" s="2">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>350</v>
+      </c>
+      <c r="F58" s="2">
+        <v>6</v>
       </c>
       <c r="G58" s="2" t="s">
-        <v>40</v>
+        <v>190</v>
       </c>
       <c r="H58" t="s">
-        <v>171</v>
+        <v>191</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" s="1" t="s">
-        <v>172</v>
+        <v>192</v>
       </c>
       <c r="B59" s="2" t="s">
-        <v>11</v>
+        <v>193</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D59" s="2">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="E59" s="2">
-        <v>200</v>
+        <v>170</v>
       </c>
       <c r="F59" s="2">
-        <v>4</v>
+        <v>3.25</v>
       </c>
       <c r="G59" s="2" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H59" t="s">
-        <v>173</v>
+        <v>194</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" s="1" t="s">
-        <v>174</v>
+        <v>195</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>11</v>
+        <v>193</v>
       </c>
       <c r="C60" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D60" s="2">
-        <v>5</v>
+        <v>5.6</v>
       </c>
       <c r="E60" s="2">
         <v>200</v>
       </c>
       <c r="F60" s="2">
-        <v>4</v>
+        <v>3.25</v>
       </c>
       <c r="G60" s="2" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H60" t="s">
-        <v>175</v>
+        <v>196</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" s="1" t="s">
-        <v>176</v>
+        <v>197</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>11</v>
+        <v>193</v>
       </c>
       <c r="C61" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D61" s="2">
-        <v>3.63</v>
+        <v>1.8</v>
       </c>
       <c r="E61" s="2">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>165</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>136</v>
       </c>
       <c r="G61" s="2" t="s">
-        <v>13</v>
+        <v>198</v>
       </c>
       <c r="H61" t="s">
-        <v>177</v>
+        <v>199</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" s="1" t="s">
-        <v>178</v>
+        <v>200</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>11</v>
+        <v>193</v>
       </c>
       <c r="C62" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D62" s="2">
-        <v>4.72</v>
+        <v>4</v>
       </c>
       <c r="E62" s="2">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>190</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>29</v>
       </c>
       <c r="G62" s="2" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="H62" t="s">
-        <v>179</v>
+        <v>201</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" s="1" t="s">
-        <v>180</v>
+        <v>202</v>
       </c>
       <c r="B63" s="2" t="s">
-        <v>11</v>
+        <v>193</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D63" s="2">
-        <v>5.1</v>
+        <v>5</v>
       </c>
       <c r="E63" s="2">
         <v>220</v>
       </c>
       <c r="F63" s="2">
         <v>4</v>
       </c>
       <c r="G63" s="2" t="s">
-        <v>13</v>
+        <v>190</v>
       </c>
       <c r="H63" t="s">
-        <v>181</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" s="1" t="s">
-        <v>182</v>
+        <v>204</v>
       </c>
       <c r="B64" s="2" t="s">
-        <v>11</v>
+        <v>193</v>
       </c>
       <c r="C64" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D64" s="2">
-        <v>5.1</v>
+        <v>5</v>
       </c>
       <c r="E64" s="2">
         <v>220</v>
       </c>
       <c r="F64" s="2">
         <v>4</v>
       </c>
       <c r="G64" s="2" t="s">
-        <v>13</v>
+        <v>190</v>
       </c>
       <c r="H64" t="s">
-        <v>183</v>
+        <v>205</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" s="1" t="s">
-        <v>184</v>
+        <v>206</v>
       </c>
       <c r="B65" s="2" t="s">
-        <v>11</v>
+        <v>193</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D65" s="2">
-        <v>5</v>
+        <v>5.2</v>
       </c>
       <c r="E65" s="2">
         <v>220</v>
       </c>
       <c r="F65" s="2">
         <v>4</v>
       </c>
       <c r="G65" s="2" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="H65" t="s">
-        <v>186</v>
+        <v>207</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" s="1" t="s">
-        <v>187</v>
+        <v>208</v>
       </c>
       <c r="B66" s="2" t="s">
-        <v>11</v>
+        <v>193</v>
       </c>
       <c r="C66" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D66" s="2">
-        <v>5</v>
+        <v>5.2</v>
       </c>
       <c r="E66" s="2">
         <v>220</v>
       </c>
       <c r="F66" s="2">
         <v>4</v>
       </c>
       <c r="G66" s="2" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="H66" t="s">
-        <v>188</v>
+        <v>209</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" s="1" t="s">
-        <v>189</v>
+        <v>210</v>
       </c>
       <c r="B67" s="2" t="s">
-        <v>11</v>
+        <v>193</v>
       </c>
       <c r="C67" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D67" s="2">
-        <v>5.6</v>
+        <v>8</v>
       </c>
       <c r="E67" s="2">
-        <v>220</v>
+        <v>300</v>
       </c>
       <c r="F67" s="2">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G67" s="2" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="H67" t="s">
-        <v>190</v>
+        <v>211</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" s="1" t="s">
-        <v>191</v>
+        <v>212</v>
       </c>
       <c r="B68" s="2" t="s">
-        <v>11</v>
+        <v>193</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D68" s="2">
-        <v>5.6</v>
+        <v>4.2</v>
       </c>
       <c r="E68" s="2">
         <v>220</v>
       </c>
       <c r="F68" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G68" s="2" t="s">
-        <v>185</v>
+        <v>49</v>
       </c>
       <c r="H68" t="s">
-        <v>192</v>
+        <v>213</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="B69" s="2" t="s">
         <v>193</v>
       </c>
-      <c r="B69" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C69" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D69" s="2">
-        <v>5.2</v>
+        <v>2.5</v>
       </c>
       <c r="E69" s="2">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>190</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>136</v>
       </c>
       <c r="G69" s="2" t="s">
-        <v>185</v>
+        <v>215</v>
       </c>
       <c r="H69" t="s">
-        <v>194</v>
+        <v>216</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" s="1" t="s">
-        <v>195</v>
+        <v>217</v>
       </c>
       <c r="B70" s="2" t="s">
-        <v>11</v>
+        <v>193</v>
       </c>
       <c r="C70" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D70" s="2">
-        <v>5.2</v>
+        <v>5</v>
       </c>
       <c r="E70" s="2">
         <v>220</v>
       </c>
       <c r="F70" s="2">
         <v>4</v>
       </c>
       <c r="G70" s="2" t="s">
-        <v>185</v>
+        <v>49</v>
       </c>
       <c r="H70" t="s">
-        <v>196</v>
+        <v>218</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" s="1" t="s">
-        <v>197</v>
+        <v>219</v>
       </c>
       <c r="B71" s="2" t="s">
-        <v>11</v>
+        <v>193</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D71" s="2">
         <v>5.2</v>
       </c>
       <c r="E71" s="2">
         <v>220</v>
       </c>
       <c r="F71" s="2">
         <v>4</v>
       </c>
       <c r="G71" s="2" t="s">
-        <v>185</v>
+        <v>49</v>
       </c>
       <c r="H71" t="s">
-        <v>198</v>
+        <v>220</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" s="1" t="s">
-        <v>199</v>
+        <v>221</v>
       </c>
       <c r="B72" s="2" t="s">
-        <v>11</v>
+        <v>193</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D72" s="2">
-        <v>5.2</v>
+        <v>5</v>
       </c>
       <c r="E72" s="2">
-        <v>220</v>
+        <v>200</v>
       </c>
       <c r="F72" s="2">
         <v>4</v>
       </c>
       <c r="G72" s="2" t="s">
-        <v>185</v>
+        <v>49</v>
       </c>
       <c r="H72" t="s">
-        <v>200</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" s="1" t="s">
-        <v>201</v>
+        <v>223</v>
       </c>
       <c r="B73" s="2" t="s">
-        <v>202</v>
+        <v>193</v>
       </c>
       <c r="C73" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D73" s="2">
-        <v>2.8</v>
+        <v>5</v>
       </c>
       <c r="E73" s="2">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>200</v>
+      </c>
+      <c r="F73" s="2">
+        <v>4</v>
       </c>
       <c r="G73" s="2" t="s">
-        <v>203</v>
+        <v>49</v>
       </c>
       <c r="H73" t="s">
-        <v>204</v>
+        <v>224</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" s="1" t="s">
-        <v>205</v>
+        <v>225</v>
       </c>
       <c r="B74" s="2" t="s">
-        <v>206</v>
+        <v>193</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D74" s="2">
-        <v>5</v>
+        <v>5.2</v>
       </c>
       <c r="E74" s="2">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>220</v>
+      </c>
+      <c r="F74" s="2">
+        <v>4</v>
       </c>
       <c r="G74" s="2" t="s">
-        <v>203</v>
+        <v>49</v>
       </c>
       <c r="H74" t="s">
-        <v>207</v>
+        <v>226</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" s="1" t="s">
-        <v>208</v>
+        <v>227</v>
       </c>
       <c r="B75" s="2" t="s">
-        <v>209</v>
+        <v>193</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D75" s="2">
-        <v>6</v>
+        <v>5.2</v>
       </c>
       <c r="E75" s="2">
-        <v>230</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>220</v>
+      </c>
+      <c r="F75" s="2">
+        <v>4</v>
       </c>
       <c r="G75" s="2" t="s">
-        <v>203</v>
+        <v>49</v>
       </c>
       <c r="H75" t="s">
-        <v>210</v>
+        <v>228</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" s="1" t="s">
-        <v>211</v>
+        <v>229</v>
       </c>
       <c r="B76" s="2" t="s">
-        <v>212</v>
+        <v>193</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D76" s="2">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="E76" s="2">
-        <v>245</v>
+        <v>300</v>
       </c>
       <c r="F76" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G76" s="2" t="s">
-        <v>62</v>
+        <v>49</v>
       </c>
       <c r="H76" t="s">
-        <v>213</v>
+        <v>230</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" s="1" t="s">
-        <v>214</v>
+        <v>231</v>
       </c>
       <c r="B77" s="2" t="s">
-        <v>215</v>
+        <v>193</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D77" s="2">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E77" s="2">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>200</v>
+      </c>
+      <c r="F77" s="2">
+        <v>4</v>
       </c>
       <c r="G77" s="2" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H77" t="s">
-        <v>216</v>
+        <v>232</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" s="1" t="s">
-        <v>217</v>
+        <v>233</v>
       </c>
       <c r="B78" s="2" t="s">
-        <v>218</v>
+        <v>193</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D78" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="E78" s="2">
-        <v>230</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>200</v>
+      </c>
+      <c r="F78" s="2">
+        <v>4</v>
       </c>
       <c r="G78" s="2" t="s">
-        <v>203</v>
+        <v>49</v>
       </c>
       <c r="H78" t="s">
-        <v>219</v>
+        <v>234</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D79" s="2">
+        <v>3.63</v>
+      </c>
+      <c r="E79" s="2">
         <v>220</v>
       </c>
-      <c r="B79" s="2" t="s">
-[...12 lines deleted...]
-        <v>59</v>
+      <c r="F79" s="2">
+        <v>4</v>
       </c>
       <c r="G79" s="2" t="s">
-        <v>222</v>
+        <v>49</v>
       </c>
       <c r="H79" t="s">
-        <v>223</v>
+        <v>236</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" s="1" t="s">
-        <v>224</v>
+        <v>237</v>
       </c>
       <c r="B80" s="2" t="s">
-        <v>11</v>
+        <v>193</v>
       </c>
       <c r="C80" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D80" s="2">
-        <v>5.2</v>
+        <v>4.72</v>
       </c>
       <c r="E80" s="2">
         <v>220</v>
       </c>
       <c r="F80" s="2">
         <v>4</v>
       </c>
       <c r="G80" s="2" t="s">
-        <v>185</v>
+        <v>49</v>
       </c>
       <c r="H80" t="s">
-        <v>225</v>
+        <v>238</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" s="1" t="s">
-        <v>226</v>
+        <v>239</v>
       </c>
       <c r="B81" s="2" t="s">
-        <v>227</v>
+        <v>193</v>
       </c>
       <c r="C81" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D81" s="2">
+        <v>5.1</v>
+      </c>
+      <c r="E81" s="2">
+        <v>220</v>
+      </c>
+      <c r="F81" s="2">
         <v>4</v>
       </c>
-      <c r="E81" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="G81" s="2" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H81" t="s">
-        <v>228</v>
+        <v>240</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" s="1" t="s">
-        <v>229</v>
+        <v>241</v>
       </c>
       <c r="B82" s="2" t="s">
-        <v>230</v>
+        <v>193</v>
       </c>
       <c r="C82" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D82" s="2">
+        <v>5.1</v>
+      </c>
+      <c r="E82" s="2">
+        <v>220</v>
+      </c>
+      <c r="F82" s="2">
         <v>4</v>
       </c>
-      <c r="E82" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="G82" s="2" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H82" t="s">
-        <v>231</v>
+        <v>242</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" s="1" t="s">
-        <v>232</v>
+        <v>243</v>
       </c>
       <c r="B83" s="2" t="s">
-        <v>11</v>
+        <v>193</v>
       </c>
       <c r="C83" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D83" s="2">
-        <v>2.5</v>
+        <v>5</v>
       </c>
       <c r="E83" s="2">
-        <v>300</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>220</v>
+      </c>
+      <c r="F83" s="2">
+        <v>4</v>
       </c>
       <c r="G83" s="2" t="s">
-        <v>62</v>
+        <v>244</v>
       </c>
       <c r="H83" t="s">
-        <v>234</v>
+        <v>245</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" s="1" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="B84" s="2" t="s">
-        <v>236</v>
+        <v>193</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D84" s="2">
         <v>5</v>
       </c>
       <c r="E84" s="2">
-        <v>200</v>
+        <v>220</v>
       </c>
       <c r="F84" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G84" s="2" t="s">
-        <v>237</v>
+        <v>244</v>
       </c>
       <c r="H84" t="s">
-        <v>238</v>
+        <v>247</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" s="1" t="s">
-        <v>239</v>
+        <v>248</v>
       </c>
       <c r="B85" s="2" t="s">
-        <v>240</v>
+        <v>193</v>
       </c>
       <c r="C85" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D85" s="2">
-        <v>5</v>
+        <v>5.6</v>
       </c>
       <c r="E85" s="2">
-        <v>200</v>
+        <v>220</v>
       </c>
       <c r="F85" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G85" s="2" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="H85" t="s">
-        <v>242</v>
+        <v>249</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" s="1" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="B86" s="2" t="s">
-        <v>244</v>
+        <v>193</v>
       </c>
       <c r="C86" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D86" s="2">
-        <v>5</v>
+        <v>5.6</v>
       </c>
       <c r="E86" s="2">
         <v>220</v>
       </c>
       <c r="F86" s="2">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="G86" s="2" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="H86" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" s="1" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="B87" s="2" t="s">
-        <v>247</v>
+        <v>193</v>
       </c>
       <c r="C87" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D87" s="2">
-        <v>4</v>
+        <v>5.2</v>
       </c>
       <c r="E87" s="2">
         <v>220</v>
       </c>
       <c r="F87" s="2">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="G87" s="2" t="s">
-        <v>237</v>
+        <v>244</v>
       </c>
       <c r="H87" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" s="1" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="B88" s="2" t="s">
-        <v>250</v>
+        <v>193</v>
       </c>
       <c r="C88" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D88" s="2">
         <v>5.2</v>
       </c>
       <c r="E88" s="2">
         <v>220</v>
       </c>
       <c r="F88" s="2">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="G88" s="2" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="H88" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="1" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="B89" s="2" t="s">
-        <v>253</v>
+        <v>193</v>
       </c>
       <c r="C89" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D89" s="2">
-        <v>6.4</v>
+        <v>5.2</v>
       </c>
       <c r="E89" s="2">
-        <v>250</v>
+        <v>220</v>
       </c>
       <c r="F89" s="2">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="G89" s="2" t="s">
-        <v>254</v>
+        <v>244</v>
       </c>
       <c r="H89" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" s="1" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="B90" s="2" t="s">
-        <v>257</v>
+        <v>193</v>
       </c>
       <c r="C90" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D90" s="2">
-        <v>8</v>
+        <v>5.2</v>
       </c>
       <c r="E90" s="2">
-        <v>400</v>
+        <v>220</v>
       </c>
       <c r="F90" s="2">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="G90" s="2" t="s">
-        <v>254</v>
+        <v>244</v>
       </c>
       <c r="H90" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" s="1" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B91" s="2" t="s">
-        <v>260</v>
+        <v>193</v>
       </c>
       <c r="C91" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D91" s="2">
         <v>5</v>
       </c>
       <c r="E91" s="2">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>200</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>38</v>
       </c>
       <c r="G91" s="2" t="s">
-        <v>237</v>
+        <v>261</v>
       </c>
       <c r="H91" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" s="1" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B92" s="2" t="s">
-        <v>263</v>
+        <v>193</v>
       </c>
       <c r="C92" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D92" s="2">
-        <v>4.5</v>
+        <v>5.2</v>
       </c>
       <c r="E92" s="2">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="F92" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="F92" s="2">
+        <v>4</v>
+      </c>
+      <c r="G92" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="H92" t="s">
         <v>264</v>
-      </c>
-[...4 lines deleted...]
-        <v>265</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" s="1" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="B93" s="2" t="s">
-        <v>11</v>
+        <v>193</v>
       </c>
       <c r="C93" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D93" s="2">
-        <v>6.8</v>
+        <v>2.5</v>
       </c>
       <c r="E93" s="2">
         <v>300</v>
       </c>
-      <c r="F93" s="2">
-        <v>5</v>
+      <c r="F93" s="2" t="s">
+        <v>266</v>
       </c>
       <c r="G93" s="2" t="s">
-        <v>185</v>
+        <v>39</v>
       </c>
       <c r="H93" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" s="1" t="s">
         <v>268</v>
       </c>
       <c r="B94" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D94" s="2">
+        <v>6.8</v>
+      </c>
+      <c r="E94" s="2">
+        <v>300</v>
+      </c>
+      <c r="F94" s="2">
+        <v>5</v>
+      </c>
+      <c r="G94" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="H94" t="s">
         <v>269</v>
-      </c>
-[...16 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="B95" s="2" t="s">
         <v>271</v>
       </c>
-      <c r="B95" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C95" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="D95" s="2">
+        <v>5</v>
+      </c>
+      <c r="E95" s="2">
+        <v>190</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="G95" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H95" t="s">
         <v>273</v>
-      </c>
-[...13 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="B96" s="2" t="s">
         <v>275</v>
       </c>
-      <c r="B96" s="2" t="s">
+      <c r="C96" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="D96" s="2">
+        <v>2.8</v>
+      </c>
+      <c r="E96" s="2">
+        <v>250</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="G96" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H96" t="s">
         <v>276</v>
-      </c>
-[...16 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="C97" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="D97" s="2">
+        <v>7</v>
+      </c>
+      <c r="E97" s="2">
+        <v>230</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="G97" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H97" t="s">
         <v>279</v>
-      </c>
-[...19 lines deleted...]
-        <v>281</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="C98" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="D98" s="2">
+        <v>5.5</v>
+      </c>
+      <c r="E98" s="2">
+        <v>190</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="G98" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H98" t="s">
         <v>282</v>
-      </c>
-[...19 lines deleted...]
-        <v>284</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="B99" s="2" t="s">
+        <v>284</v>
+      </c>
+      <c r="C99" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="D99" s="2">
+        <v>2.8</v>
+      </c>
+      <c r="E99" s="2">
+        <v>250</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="G99" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H99" t="s">
         <v>285</v>
-      </c>
-[...19 lines deleted...]
-        <v>288</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" s="1" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="B100" s="2" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="C100" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D100" s="2">
-        <v>24</v>
+        <v>6.5</v>
       </c>
       <c r="E100" s="2">
-        <v>600</v>
+        <v>230</v>
       </c>
       <c r="F100" s="2" t="s">
-        <v>283</v>
+        <v>38</v>
       </c>
       <c r="G100" s="2" t="s">
-        <v>287</v>
+        <v>30</v>
       </c>
       <c r="H100" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" s="1" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="B101" s="2" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="C101" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D101" s="2">
-        <v>32</v>
+        <v>6.5</v>
       </c>
       <c r="E101" s="2">
-        <v>400</v>
+        <v>230</v>
       </c>
       <c r="F101" s="2" t="s">
-        <v>283</v>
+        <v>38</v>
       </c>
       <c r="G101" s="2" t="s">
-        <v>287</v>
+        <v>30</v>
       </c>
       <c r="H101" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="B102" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="C102" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="D102" s="2">
+        <v>4.73</v>
+      </c>
+      <c r="E102" s="2">
+        <v>165</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="G102" s="2" t="s">
         <v>295</v>
       </c>
-      <c r="B102" s="2" t="s">
+      <c r="H102" t="s">
         <v>296</v>
-      </c>
-[...16 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="B103" s="2" t="s">
         <v>298</v>
       </c>
-      <c r="B103" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C103" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D103" s="2">
-        <v>5.2</v>
+        <v>3.6</v>
       </c>
       <c r="E103" s="2">
-        <v>250</v>
+        <v>180</v>
       </c>
       <c r="F103" s="2" t="s">
-        <v>280</v>
+        <v>29</v>
       </c>
       <c r="G103" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="H103" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="B104" s="2" t="s">
         <v>301</v>
       </c>
-      <c r="B104" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C104" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D104" s="2">
-        <v>8</v>
+        <v>3.5</v>
       </c>
       <c r="E104" s="2">
-        <v>300</v>
+        <v>180</v>
       </c>
       <c r="F104" s="2" t="s">
-        <v>280</v>
+        <v>88</v>
       </c>
       <c r="G104" s="2" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="H104" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" s="1" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B105" s="2" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C105" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D105" s="2">
-        <v>12.8</v>
+        <v>2.4</v>
       </c>
       <c r="E105" s="2">
-        <v>400</v>
+        <v>160</v>
       </c>
       <c r="F105" s="2" t="s">
-        <v>283</v>
+        <v>120</v>
       </c>
       <c r="G105" s="2" t="s">
-        <v>287</v>
+        <v>302</v>
       </c>
       <c r="H105" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" s="1" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B106" s="2" t="s">
-        <v>11</v>
+        <v>308</v>
       </c>
       <c r="C106" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D106" s="2">
-        <v>10.4</v>
+        <v>4</v>
       </c>
       <c r="E106" s="2">
-        <v>400</v>
+        <v>190</v>
       </c>
       <c r="F106" s="2" t="s">
-        <v>283</v>
+        <v>140</v>
       </c>
       <c r="G106" s="2" t="s">
-        <v>307</v>
+        <v>295</v>
       </c>
       <c r="H106" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" s="1" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B107" s="2" t="s">
-        <v>11</v>
+        <v>311</v>
       </c>
       <c r="C107" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D107" s="2">
-        <v>4.73</v>
+        <v>4.5</v>
       </c>
       <c r="E107" s="2">
-        <v>165</v>
+        <v>210</v>
       </c>
       <c r="F107" s="2" t="s">
-        <v>310</v>
+        <v>140</v>
       </c>
       <c r="G107" s="2" t="s">
-        <v>277</v>
+        <v>302</v>
       </c>
       <c r="H107" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" s="1" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B108" s="2" t="s">
-        <v>313</v>
+        <v>174</v>
       </c>
       <c r="C108" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D108" s="2">
-        <v>4.73</v>
+        <v>4</v>
       </c>
       <c r="E108" s="2">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>310</v>
+        <v>180</v>
+      </c>
+      <c r="F108" s="2">
+        <v>4</v>
       </c>
       <c r="G108" s="2" t="s">
-        <v>277</v>
+        <v>295</v>
       </c>
       <c r="H108" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" s="1" t="s">
         <v>315</v>
       </c>
       <c r="B109" s="2" t="s">
         <v>316</v>
       </c>
       <c r="C109" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D109" s="2">
         <v>4.4</v>
       </c>
       <c r="E109" s="2">
-        <v>200</v>
+        <v>180</v>
       </c>
       <c r="F109" s="2">
         <v>4</v>
       </c>
       <c r="G109" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="H109" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="B110" s="2" t="s">
         <v>319</v>
       </c>
-      <c r="B110" s="2" t="s">
+      <c r="C110" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="D110" s="2">
+        <v>4.8</v>
+      </c>
+      <c r="E110" s="2">
+        <v>190</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="G110" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="H110" t="s">
         <v>320</v>
-      </c>
-[...16 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="B111" s="2" t="s">
         <v>322</v>
       </c>
-      <c r="B111" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C111" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D111" s="2">
-        <v>2.5</v>
+        <v>3</v>
       </c>
       <c r="E111" s="2">
-        <v>190</v>
+        <v>200</v>
       </c>
       <c r="F111" s="2" t="s">
-        <v>22</v>
+        <v>136</v>
       </c>
       <c r="G111" s="2" t="s">
-        <v>111</v>
+        <v>295</v>
       </c>
       <c r="H111" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" s="1" t="s">
         <v>324</v>
       </c>
       <c r="B112" s="2" t="s">
         <v>325</v>
       </c>
       <c r="C112" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D112" s="2">
-        <v>3.5</v>
+        <v>10</v>
       </c>
       <c r="E112" s="2">
-        <v>180</v>
+        <v>300</v>
       </c>
       <c r="F112" s="2" t="s">
-        <v>115</v>
+        <v>326</v>
       </c>
       <c r="G112" s="2" t="s">
-        <v>307</v>
+        <v>30</v>
       </c>
       <c r="H112" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" s="1" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B113" s="2" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C113" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D113" s="2">
-        <v>2.4</v>
+        <v>4</v>
       </c>
       <c r="E113" s="2">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>180</v>
+      </c>
+      <c r="F113" s="2">
+        <v>4</v>
       </c>
       <c r="G113" s="2" t="s">
-        <v>307</v>
+        <v>295</v>
       </c>
       <c r="H113" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" s="1" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B114" s="2" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C114" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D114" s="2">
-        <v>4.5</v>
+        <v>6.5</v>
       </c>
       <c r="E114" s="2">
-        <v>210</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>250</v>
+      </c>
+      <c r="F114" s="2">
+        <v>5</v>
       </c>
       <c r="G114" s="2" t="s">
-        <v>307</v>
+        <v>84</v>
       </c>
       <c r="H114" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" s="1" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="B115" s="2" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C115" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D115" s="2">
+        <v>4.4</v>
+      </c>
+      <c r="E115" s="2">
+        <v>180</v>
+      </c>
+      <c r="F115" s="2">
         <v>4</v>
       </c>
-      <c r="E115" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="G115" s="2" t="s">
-        <v>277</v>
+        <v>295</v>
       </c>
       <c r="H115" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" s="1" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="B116" s="2" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C116" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D116" s="2">
-        <v>5.1</v>
+        <v>4.4</v>
       </c>
       <c r="E116" s="2">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>200</v>
+      </c>
+      <c r="F116" s="2">
+        <v>4</v>
       </c>
       <c r="G116" s="2" t="s">
-        <v>307</v>
+        <v>339</v>
       </c>
       <c r="H116" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" s="1" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="B117" s="2" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="C117" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D117" s="2">
-        <v>5.1</v>
+        <v>6</v>
       </c>
       <c r="E117" s="2">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>341</v>
+        <v>300</v>
+      </c>
+      <c r="F117" s="2">
+        <v>5</v>
       </c>
       <c r="G117" s="2" t="s">
-        <v>307</v>
+        <v>84</v>
       </c>
       <c r="H117" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" s="1" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B118" s="2" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C118" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D118" s="2">
-        <v>5.4</v>
+        <v>4</v>
       </c>
       <c r="E118" s="2">
-        <v>300</v>
-[...2 lines deleted...]
-        <v>341</v>
+        <v>200</v>
+      </c>
+      <c r="F118" s="2">
+        <v>4</v>
       </c>
       <c r="G118" s="2" t="s">
-        <v>307</v>
+        <v>339</v>
       </c>
       <c r="H118" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" s="1" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="B119" s="2" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="C119" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D119" s="2">
-        <v>9.6</v>
+        <v>5.1</v>
       </c>
       <c r="E119" s="2">
-        <v>400</v>
+        <v>220</v>
       </c>
       <c r="F119" s="2" t="s">
-        <v>348</v>
+        <v>140</v>
       </c>
       <c r="G119" s="2" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="H119" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" s="1" t="s">
         <v>350</v>
       </c>
       <c r="B120" s="2" t="s">
-        <v>11</v>
+        <v>351</v>
       </c>
       <c r="C120" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D120" s="2">
-        <v>7.2</v>
+        <v>5.2</v>
       </c>
       <c r="E120" s="2">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>351</v>
+        <v>200</v>
+      </c>
+      <c r="F120" s="2">
+        <v>4</v>
       </c>
       <c r="G120" s="2" t="s">
+        <v>339</v>
+      </c>
+      <c r="H120" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="B121" s="2" t="s">
         <v>354</v>
       </c>
-      <c r="B121" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C121" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D121" s="2">
-        <v>12</v>
+        <v>4.4</v>
       </c>
       <c r="E121" s="2">
-        <v>500</v>
-[...2 lines deleted...]
-        <v>351</v>
+        <v>200</v>
+      </c>
+      <c r="F121" s="2">
+        <v>4</v>
       </c>
       <c r="G121" s="2" t="s">
-        <v>352</v>
+        <v>339</v>
       </c>
       <c r="H121" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" s="1" t="s">
         <v>356</v>
       </c>
       <c r="B122" s="2" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>273</v>
+        <v>357</v>
+      </c>
+      <c r="C122" s="2">
+        <v>110</v>
       </c>
       <c r="D122" s="2">
         <v>4</v>
       </c>
       <c r="E122" s="2">
-        <v>180</v>
+        <v>200</v>
       </c>
       <c r="F122" s="2">
         <v>4</v>
       </c>
       <c r="G122" s="2" t="s">
-        <v>277</v>
+        <v>339</v>
       </c>
       <c r="H122" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" s="1" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B123" s="2" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C123" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D123" s="2">
-        <v>4</v>
+        <v>5.2</v>
       </c>
       <c r="E123" s="2">
-        <v>180</v>
+        <v>200</v>
       </c>
       <c r="F123" s="2">
         <v>4</v>
       </c>
       <c r="G123" s="2" t="s">
-        <v>277</v>
+        <v>339</v>
       </c>
       <c r="H123" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" s="1" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="B124" s="2" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C124" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D124" s="2">
-        <v>4</v>
+        <v>5.1</v>
       </c>
       <c r="E124" s="2">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>250</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>364</v>
       </c>
       <c r="G124" s="2" t="s">
-        <v>317</v>
+        <v>302</v>
       </c>
       <c r="H124" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="B125" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="C125" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="D125" s="2">
+        <v>5.4</v>
+      </c>
+      <c r="E125" s="2">
+        <v>300</v>
+      </c>
+      <c r="F125" s="2" t="s">
         <v>364</v>
       </c>
-      <c r="B125" s="2" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G125" s="2" t="s">
-        <v>317</v>
+        <v>302</v>
       </c>
       <c r="H125" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" s="1" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="B126" s="2" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="C126" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D126" s="2">
-        <v>5.2</v>
+        <v>32</v>
       </c>
       <c r="E126" s="2">
-        <v>200</v>
+        <v>400</v>
       </c>
       <c r="F126" s="2">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="G126" s="2" t="s">
-        <v>352</v>
+        <v>371</v>
       </c>
       <c r="H126" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" s="1" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="B127" s="2" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="C127" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D127" s="2">
-        <v>6.4</v>
+        <v>9.6</v>
       </c>
       <c r="E127" s="2">
-        <v>280</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>400</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>375</v>
       </c>
       <c r="G127" s="2" t="s">
-        <v>352</v>
+        <v>302</v>
       </c>
       <c r="H127" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" s="1" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="B128" s="2" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="C128" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D128" s="2">
-        <v>8</v>
+        <v>6.4</v>
       </c>
       <c r="E128" s="2">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>275</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>379</v>
       </c>
       <c r="G128" s="2" t="s">
-        <v>352</v>
+        <v>84</v>
       </c>
       <c r="H128" t="s">
-        <v>375</v>
+        <v>380</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" s="1" t="s">
-        <v>376</v>
+        <v>381</v>
       </c>
       <c r="B129" s="2" t="s">
-        <v>377</v>
+        <v>382</v>
       </c>
       <c r="C129" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D129" s="2">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="E129" s="2">
-        <v>230</v>
+        <v>400</v>
       </c>
       <c r="F129" s="2" t="s">
-        <v>59</v>
+        <v>379</v>
       </c>
       <c r="G129" s="2" t="s">
-        <v>203</v>
+        <v>84</v>
       </c>
       <c r="H129" t="s">
-        <v>378</v>
+        <v>383</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" s="1" t="s">
-        <v>379</v>
+        <v>384</v>
       </c>
       <c r="B130" s="2" t="s">
-        <v>380</v>
+        <v>385</v>
       </c>
       <c r="C130" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D130" s="2">
-        <v>3</v>
+        <v>5.2</v>
       </c>
       <c r="E130" s="2">
         <v>200</v>
       </c>
-      <c r="F130" s="2" t="s">
-        <v>22</v>
+      <c r="F130" s="2">
+        <v>4</v>
       </c>
       <c r="G130" s="2" t="s">
-        <v>277</v>
+        <v>386</v>
       </c>
       <c r="H130" t="s">
-        <v>381</v>
+        <v>387</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" s="1" t="s">
-        <v>382</v>
+        <v>388</v>
       </c>
       <c r="B131" s="2" t="s">
-        <v>11</v>
+        <v>389</v>
       </c>
       <c r="C131" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D131" s="2">
-        <v>4.8</v>
+        <v>20</v>
       </c>
       <c r="E131" s="2">
-        <v>210</v>
+        <v>500</v>
       </c>
       <c r="F131" s="2" t="s">
-        <v>22</v>
+        <v>390</v>
       </c>
       <c r="G131" s="2" t="s">
-        <v>277</v>
+        <v>391</v>
       </c>
       <c r="H131" t="s">
-        <v>383</v>
+        <v>392</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" s="1" t="s">
-        <v>384</v>
+        <v>393</v>
       </c>
       <c r="B132" s="2" t="s">
-        <v>290</v>
+        <v>394</v>
       </c>
       <c r="C132" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D132" s="2">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="E132" s="2">
-        <v>600</v>
+        <v>400</v>
       </c>
       <c r="F132" s="2" t="s">
-        <v>283</v>
+        <v>395</v>
       </c>
       <c r="G132" s="2" t="s">
-        <v>287</v>
+        <v>295</v>
       </c>
       <c r="H132" t="s">
-        <v>385</v>
+        <v>396</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" s="1" t="s">
-        <v>386</v>
+        <v>397</v>
       </c>
       <c r="B133" s="2" t="s">
-        <v>11</v>
+        <v>398</v>
       </c>
       <c r="C133" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D133" s="2">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E133" s="2">
-        <v>350</v>
+        <v>500</v>
       </c>
       <c r="F133" s="2" t="s">
-        <v>280</v>
+        <v>395</v>
       </c>
       <c r="G133" s="2" t="s">
-        <v>40</v>
+        <v>399</v>
       </c>
       <c r="H133" t="s">
-        <v>387</v>
+        <v>400</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" s="1" t="s">
-        <v>388</v>
+        <v>401</v>
       </c>
       <c r="B134" s="2" t="s">
-        <v>389</v>
+        <v>402</v>
       </c>
       <c r="C134" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D134" s="2">
-        <v>32</v>
+        <v>12.8</v>
       </c>
       <c r="E134" s="2">
         <v>400</v>
       </c>
-      <c r="F134" s="2">
-        <v>8</v>
+      <c r="F134" s="2" t="s">
+        <v>395</v>
       </c>
       <c r="G134" s="2" t="s">
-        <v>390</v>
+        <v>399</v>
       </c>
       <c r="H134" t="s">
-        <v>391</v>
+        <v>403</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" s="1" t="s">
-        <v>392</v>
+        <v>404</v>
       </c>
       <c r="B135" s="2" t="s">
-        <v>11</v>
+        <v>405</v>
       </c>
       <c r="C135" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D135" s="2">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="E135" s="2">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="F135" s="2" t="s">
-        <v>280</v>
+        <v>395</v>
       </c>
       <c r="G135" s="2" t="s">
-        <v>40</v>
+        <v>295</v>
       </c>
       <c r="H135" t="s">
-        <v>393</v>
+        <v>406</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" s="1" t="s">
-        <v>394</v>
+        <v>407</v>
       </c>
       <c r="B136" s="2" t="s">
-        <v>11</v>
+        <v>408</v>
       </c>
       <c r="C136" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D136" s="2">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="E136" s="2">
         <v>500</v>
       </c>
       <c r="F136" s="2" t="s">
-        <v>283</v>
+        <v>409</v>
       </c>
       <c r="G136" s="2" t="s">
-        <v>395</v>
+        <v>410</v>
       </c>
       <c r="H136" t="s">
-        <v>396</v>
+        <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" s="1" t="s">
-        <v>397</v>
+        <v>412</v>
       </c>
       <c r="B137" s="2" t="s">
-        <v>398</v>
+        <v>413</v>
       </c>
       <c r="C137" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D137" s="2">
-        <v>5.6</v>
+        <v>12.8</v>
       </c>
       <c r="E137" s="2">
         <v>500</v>
       </c>
       <c r="F137" s="2" t="s">
-        <v>283</v>
+        <v>395</v>
       </c>
       <c r="G137" s="2" t="s">
-        <v>352</v>
+        <v>399</v>
       </c>
       <c r="H137" t="s">
-        <v>399</v>
+        <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" s="1" t="s">
-        <v>400</v>
+        <v>415</v>
       </c>
       <c r="B138" s="2" t="s">
-        <v>11</v>
+        <v>416</v>
       </c>
       <c r="C138" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D138" s="2">
-        <v>5</v>
+        <v>6.4</v>
       </c>
       <c r="E138" s="2">
-        <v>181</v>
+        <v>280</v>
       </c>
       <c r="F138" s="2">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G138" s="2" t="s">
-        <v>40</v>
+        <v>386</v>
       </c>
       <c r="H138" t="s">
-        <v>401</v>
+        <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" s="1" t="s">
-        <v>402</v>
+        <v>418</v>
       </c>
       <c r="B139" s="2" t="s">
-        <v>403</v>
+        <v>419</v>
       </c>
       <c r="C139" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D139" s="2">
-        <v>6.5</v>
+        <v>5.6</v>
       </c>
       <c r="E139" s="2">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>500</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>395</v>
       </c>
       <c r="G139" s="2" t="s">
-        <v>40</v>
+        <v>386</v>
       </c>
       <c r="H139" t="s">
-        <v>404</v>
+        <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" s="1" t="s">
-        <v>405</v>
+        <v>421</v>
       </c>
       <c r="B140" s="2" t="s">
-        <v>406</v>
+        <v>422</v>
       </c>
       <c r="C140" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D140" s="2">
-        <v>2.8</v>
+        <v>24</v>
       </c>
       <c r="E140" s="2">
-        <v>250</v>
+        <v>600</v>
       </c>
       <c r="F140" s="2" t="s">
-        <v>59</v>
+        <v>395</v>
       </c>
       <c r="G140" s="2" t="s">
-        <v>203</v>
+        <v>399</v>
       </c>
       <c r="H140" t="s">
-        <v>407</v>
+        <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" s="1" t="s">
-        <v>408</v>
+        <v>424</v>
       </c>
       <c r="B141" s="2" t="s">
-        <v>409</v>
+        <v>422</v>
       </c>
       <c r="C141" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D141" s="2">
-        <v>2.8</v>
+        <v>32</v>
       </c>
       <c r="E141" s="2">
-        <v>250</v>
+        <v>600</v>
       </c>
       <c r="F141" s="2" t="s">
-        <v>59</v>
+        <v>395</v>
       </c>
       <c r="G141" s="2" t="s">
-        <v>203</v>
+        <v>399</v>
       </c>
       <c r="H141" t="s">
-        <v>410</v>
+        <v>425</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" s="1" t="s">
-        <v>411</v>
+        <v>426</v>
       </c>
       <c r="B142" s="2" t="s">
-        <v>412</v>
+        <v>427</v>
       </c>
       <c r="C142" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D142" s="2">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="E142" s="2">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>400</v>
+      </c>
+      <c r="F142" s="2">
+        <v>6</v>
       </c>
       <c r="G142" s="2" t="s">
-        <v>203</v>
+        <v>386</v>
       </c>
       <c r="H142" t="s">
-        <v>413</v>
+        <v>428</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" s="1" t="s">
-        <v>414</v>
+        <v>429</v>
       </c>
       <c r="B143" s="2" t="s">
-        <v>415</v>
+        <v>430</v>
       </c>
       <c r="C143" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D143" s="2">
-        <v>5.5</v>
+        <v>32</v>
       </c>
       <c r="E143" s="2">
-        <v>190</v>
+        <v>400</v>
       </c>
       <c r="F143" s="2" t="s">
-        <v>19</v>
+        <v>395</v>
       </c>
       <c r="G143" s="2" t="s">
-        <v>203</v>
+        <v>399</v>
       </c>
       <c r="H143" t="s">
-        <v>416</v>
+        <v>431</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" s="1" t="s">
-        <v>417</v>
+        <v>432</v>
       </c>
       <c r="B144" s="2" t="s">
-        <v>418</v>
+        <v>193</v>
       </c>
       <c r="C144" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D144" s="2">
-        <v>6.5</v>
+        <v>9.6</v>
       </c>
       <c r="E144" s="2">
-        <v>230</v>
+        <v>350</v>
       </c>
       <c r="F144" s="2" t="s">
-        <v>59</v>
+        <v>379</v>
       </c>
       <c r="G144" s="2" t="s">
-        <v>203</v>
+        <v>295</v>
       </c>
       <c r="H144" t="s">
-        <v>419</v>
+        <v>433</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" s="1" t="s">
-        <v>420</v>
+        <v>434</v>
       </c>
       <c r="B145" s="2" t="s">
-        <v>421</v>
+        <v>193</v>
       </c>
       <c r="C145" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D145" s="2">
-        <v>6.5</v>
+        <v>9.6</v>
       </c>
       <c r="E145" s="2">
-        <v>230</v>
+        <v>400</v>
       </c>
       <c r="F145" s="2" t="s">
-        <v>59</v>
+        <v>395</v>
       </c>
       <c r="G145" s="2" t="s">
-        <v>203</v>
+        <v>295</v>
       </c>
       <c r="H145" t="s">
-        <v>422</v>
+        <v>435</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" s="1" t="s">
-        <v>423</v>
+        <v>436</v>
       </c>
       <c r="B146" s="2" t="s">
-        <v>424</v>
+        <v>193</v>
       </c>
       <c r="C146" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D146" s="2">
-        <v>10</v>
+        <v>5.2</v>
       </c>
       <c r="E146" s="2">
-        <v>300</v>
+        <v>250</v>
       </c>
       <c r="F146" s="2" t="s">
-        <v>425</v>
+        <v>379</v>
       </c>
       <c r="G146" s="2" t="s">
-        <v>203</v>
+        <v>437</v>
       </c>
       <c r="H146" t="s">
-        <v>426</v>
+        <v>438</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" s="1" t="s">
-        <v>427</v>
+        <v>439</v>
       </c>
       <c r="B147" s="2" t="s">
-        <v>11</v>
+        <v>193</v>
       </c>
       <c r="C147" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D147" s="2">
-        <v>5.5</v>
-[...2 lines deleted...]
-      <c r="F147" s="2"/>
+        <v>8</v>
+      </c>
+      <c r="E147" s="2">
+        <v>300</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>379</v>
+      </c>
       <c r="G147" s="2" t="s">
-        <v>40</v>
+        <v>437</v>
       </c>
       <c r="H147" t="s">
-        <v>428</v>
+        <v>440</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" s="1" t="s">
-        <v>429</v>
+        <v>441</v>
       </c>
       <c r="B148" s="2" t="s">
-        <v>11</v>
+        <v>193</v>
       </c>
       <c r="C148" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D148" s="2">
-        <v>5.5</v>
-[...2 lines deleted...]
-      <c r="F148" s="2"/>
+        <v>10.4</v>
+      </c>
+      <c r="E148" s="2">
+        <v>400</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>395</v>
+      </c>
       <c r="G148" s="2" t="s">
-        <v>40</v>
+        <v>302</v>
       </c>
       <c r="H148" t="s">
-        <v>430</v>
+        <v>442</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" s="1" t="s">
-        <v>431</v>
+        <v>443</v>
       </c>
       <c r="B149" s="2" t="s">
-        <v>432</v>
+        <v>193</v>
       </c>
       <c r="C149" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D149" s="2">
-        <v>6.4</v>
+        <v>4.73</v>
       </c>
       <c r="E149" s="2">
-        <v>275</v>
+        <v>165</v>
       </c>
       <c r="F149" s="2" t="s">
-        <v>280</v>
+        <v>294</v>
       </c>
       <c r="G149" s="2" t="s">
-        <v>40</v>
+        <v>295</v>
       </c>
       <c r="H149" t="s">
-        <v>433</v>
+        <v>444</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" s="1" t="s">
-        <v>434</v>
+        <v>445</v>
       </c>
       <c r="B150" s="2" t="s">
-        <v>435</v>
+        <v>193</v>
       </c>
       <c r="C150" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D150" s="2">
-        <v>16</v>
+        <v>2.5</v>
       </c>
       <c r="E150" s="2">
-        <v>400</v>
+        <v>190</v>
       </c>
       <c r="F150" s="2" t="s">
-        <v>283</v>
+        <v>136</v>
       </c>
       <c r="G150" s="2" t="s">
-        <v>277</v>
+        <v>215</v>
       </c>
       <c r="H150" t="s">
-        <v>436</v>
+        <v>446</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" s="1" t="s">
-        <v>437</v>
+        <v>447</v>
       </c>
       <c r="B151" s="2" t="s">
-        <v>438</v>
+        <v>193</v>
       </c>
       <c r="C151" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D151" s="2">
-        <v>16</v>
+        <v>7.2</v>
       </c>
       <c r="E151" s="2">
-        <v>500</v>
+        <v>400</v>
       </c>
       <c r="F151" s="2" t="s">
-        <v>283</v>
+        <v>448</v>
       </c>
       <c r="G151" s="2" t="s">
-        <v>287</v>
+        <v>386</v>
       </c>
       <c r="H151" t="s">
-        <v>439</v>
+        <v>449</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" s="1" t="s">
-        <v>440</v>
+        <v>450</v>
       </c>
       <c r="B152" s="2" t="s">
-        <v>441</v>
+        <v>193</v>
       </c>
       <c r="C152" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D152" s="2">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E152" s="2">
         <v>500</v>
       </c>
       <c r="F152" s="2" t="s">
-        <v>283</v>
+        <v>448</v>
       </c>
       <c r="G152" s="2" t="s">
-        <v>277</v>
+        <v>386</v>
       </c>
       <c r="H152" t="s">
-        <v>442</v>
+        <v>451</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" s="1" t="s">
-        <v>443</v>
+        <v>452</v>
       </c>
       <c r="B153" s="2" t="s">
-        <v>444</v>
+        <v>193</v>
       </c>
       <c r="C153" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D153" s="2">
-        <v>12</v>
+        <v>4.8</v>
       </c>
       <c r="E153" s="2">
-        <v>400</v>
+        <v>210</v>
       </c>
       <c r="F153" s="2" t="s">
-        <v>280</v>
+        <v>136</v>
       </c>
       <c r="G153" s="2" t="s">
-        <v>40</v>
+        <v>295</v>
       </c>
       <c r="H153" t="s">
-        <v>445</v>
+        <v>453</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" s="1" t="s">
-        <v>446</v>
+        <v>454</v>
       </c>
       <c r="B154" s="2" t="s">
-        <v>447</v>
+        <v>193</v>
       </c>
       <c r="C154" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D154" s="2">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E154" s="2">
-        <v>500</v>
+        <v>350</v>
       </c>
       <c r="F154" s="2" t="s">
-        <v>448</v>
+        <v>379</v>
       </c>
       <c r="G154" s="2" t="s">
-        <v>449</v>
+        <v>84</v>
       </c>
       <c r="H154" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" s="1" t="s">
-        <v>451</v>
+        <v>456</v>
       </c>
       <c r="B155" s="2" t="s">
-        <v>452</v>
+        <v>193</v>
       </c>
       <c r="C155" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D155" s="2">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="E155" s="2">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="F155" s="2" t="s">
-        <v>453</v>
+        <v>379</v>
       </c>
       <c r="G155" s="2" t="s">
-        <v>454</v>
+        <v>84</v>
       </c>
       <c r="H155" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" s="1" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="B156" s="2" t="s">
-        <v>457</v>
+        <v>193</v>
       </c>
       <c r="C156" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D156" s="2">
-        <v>4.4</v>
+        <v>8</v>
       </c>
       <c r="E156" s="2">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>500</v>
+      </c>
+      <c r="F156" s="2" t="s">
+        <v>395</v>
       </c>
       <c r="G156" s="2" t="s">
-        <v>277</v>
+        <v>459</v>
       </c>
       <c r="H156" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" s="1" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="B157" s="2" t="s">
-        <v>460</v>
+        <v>193</v>
       </c>
       <c r="C157" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D157" s="2">
-        <v>4.4</v>
+        <v>5</v>
       </c>
       <c r="E157" s="2">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F157" s="2">
         <v>4</v>
       </c>
       <c r="G157" s="2" t="s">
-        <v>277</v>
+        <v>84</v>
       </c>
       <c r="H157" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" s="1" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="B158" s="2" t="s">
-        <v>463</v>
+        <v>193</v>
       </c>
       <c r="C158" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D158" s="2">
-        <v>5.2</v>
-[...6 lines deleted...]
-      </c>
+        <v>5.5</v>
+      </c>
+      <c r="E158" s="2"/>
+      <c r="F158" s="2"/>
       <c r="G158" s="2" t="s">
-        <v>317</v>
+        <v>84</v>
       </c>
       <c r="H158" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="A159" s="1" t="s">
         <v>465</v>
       </c>
       <c r="B159" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="C159" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="D159" s="2">
+        <v>5.5</v>
+      </c>
+      <c r="E159" s="2"/>
+      <c r="F159" s="2"/>
+      <c r="G159" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="H159" t="s">
         <v>466</v>
-      </c>
-[...16 lines deleted...]
-        <v>467</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection objects="1" scenarios="1" formatCells="1" formatColumns="1" formatRows="1" insertColumns="1" insertRows="1" insertHyperlinks="1" deleteColumns="1" deleteRows="1" sort="1" autoFilter="1" pivotTables="1" selectLockedCells="0" selectUnlockedCells="0"/>
   <mergeCells>
     <mergeCell ref="A1:A3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555556" footer="0.51180555555556"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">