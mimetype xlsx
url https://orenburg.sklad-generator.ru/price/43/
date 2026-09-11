--- v1 (2026-07-27)
+++ v2 (2026-09-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="467">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="465">
   <si>
     <t>Наш телефон:</t>
   </si>
   <si>
     <t>8 (495) 789-47-76</t>
   </si>
   <si>
     <t>Название товара</t>
   </si>
   <si>
     <t>Цена (руб)</t>
   </si>
   <si>
     <t>Топливо</t>
   </si>
   <si>
     <t>Мощность номинальная (кВт)</t>
   </si>
   <si>
     <t>Сварочный ток макс. (А)</t>
   </si>
   <si>
     <t>Диаметр электр/пров (мм)</t>
   </si>
   <si>
@@ -85,347 +85,359 @@
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/amperos/ltw-200-ar-1/</t>
   </si>
   <si>
     <t>Сварочный генератор АМПЕРОС LTW 200 AR-3</t>
   </si>
   <si>
     <t>63 000</t>
   </si>
   <si>
     <t>2-4</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/amperos/ltw-200-ar-3/</t>
   </si>
   <si>
     <t>Сварочный генератор АМПЕРОС LTW 200 ARE</t>
   </si>
   <si>
     <t>68 000</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/amperos/ltw-200-are/</t>
   </si>
   <si>
+    <t>Сварочный генератор ТСС GGW 5.0/200ED-R</t>
+  </si>
+  <si>
+    <t>108 000</t>
+  </si>
+  <si>
+    <t>1.6-4</t>
+  </si>
+  <si>
+    <t>TSS</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/tss/ggw-5-0-200ed-r/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор ТСС PRO GGW 3.0/250E-R</t>
+  </si>
+  <si>
+    <t>120 000</t>
+  </si>
+  <si>
+    <t>1.6-5</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/tss/pro-ggw-3-0-250e-r/</t>
+  </si>
+  <si>
     <t>Сварочный генератор Mitsui Power ZMW 200 DC</t>
   </si>
   <si>
     <t>130 900</t>
   </si>
   <si>
     <t>Mitsui</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/mitsui-power/zmw-200-dc/</t>
   </si>
   <si>
-    <t>Сварочный генератор ТСС GGW 5.0/200ED-R</t>
-[...13 lines deleted...]
-  <si>
     <t>Сварочный генератор Вепрь АСПБВ 220-5/230-1ВМ39</t>
   </si>
   <si>
     <t>135 840</t>
   </si>
   <si>
     <t>LIFAN</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/vepr/aspbv-220-5-230-1vm39/</t>
   </si>
   <si>
     <t>Сварочный генератор Fubag WS 230 DC ES</t>
   </si>
   <si>
     <t>143 490</t>
   </si>
   <si>
-    <t>1.6-5</t>
-[...1 lines deleted...]
-  <si>
     <t>Fubag</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/fubag/ws-230-dc-es/</t>
   </si>
   <si>
     <t>Сварочный генератор Вепрь АСПБТ 200-6/230 1ВМ39</t>
   </si>
   <si>
     <t>145 110</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/vepr/aspbt-200-6-230-1vm39/</t>
   </si>
   <si>
-    <t>Сварочный генератор ТСС PRO GGW 3.0/250E-R</t>
-[...5 lines deleted...]
-    <t>https://orenburg.sklad-generator.ru/elektrostancii/tss/pro-ggw-3-0-250e-r/</t>
+    <t>Сварочный генератор Fubag WS 230 DDC ES</t>
+  </si>
+  <si>
+    <t>149 730</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/fubag/ws-230-ddc-es/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор ТСС GGW 6.0/250ED-R</t>
+  </si>
+  <si>
+    <t>150 000</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/tss/ggw-6-0-250ed-r/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор Вепрь АСПБВ 220-6,5/3,5-Т400/230-1ВМ39</t>
+  </si>
+  <si>
+    <t>161 760</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/vepr/aspbv-220-6-5-3-5-t400-230-1vm39/</t>
   </si>
   <si>
     <t>Сварочный генератор AMG H 200A</t>
   </si>
   <si>
-    <t>147 784</t>
+    <t>163 400</t>
   </si>
   <si>
     <t>Honda</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/amg/n-200a/</t>
   </si>
   <si>
-    <t>Сварочный генератор Fubag WS 230 DDC ES</t>
-[...16 lines deleted...]
-  <si>
     <t>Сварочный генератор Pramac W 220</t>
   </si>
   <si>
     <t>163 500</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/pramac/w-220/</t>
   </si>
   <si>
-    <t>Сварочный генератор ТСС GGW 6.0/250ED-R</t>
-[...5 lines deleted...]
-    <t>https://orenburg.sklad-generator.ru/elektrostancii/tss/ggw-6-0-250ed-r/</t>
+    <t>Сварочный генератор ТСС GGW 6.0/250ED-R3</t>
+  </si>
+  <si>
+    <t>170 000</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/tss/ggw-6-0-250ed-r3/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор Вепрь АСПБВ 220-5/230 ВМ8</t>
+  </si>
+  <si>
+    <t>172 480</t>
+  </si>
+  <si>
+    <t>Mitsubishi</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/vepr/aspbv-220-5-230-vm8/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор Fubag WCE 250 DC ES</t>
+  </si>
+  <si>
+    <t>175 120</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/fubag/wce-250-dc-es-1/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор ТСС GGW 5.0/200EDH-R</t>
+  </si>
+  <si>
+    <t>180 000</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/tss/ggw-5-0-200edh-r/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор Вепрь АСПБТ 200-6/230 ВМ8</t>
+  </si>
+  <si>
+    <t>181 510</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/vepr/aspbt-200-6-230-vm8/</t>
   </si>
   <si>
     <t>Сварочный генератор AMG H 220AT</t>
   </si>
   <si>
-    <t>164 674</t>
+    <t>182 074</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/amg/n-220at/</t>
   </si>
   <si>
-    <t>Сварочный генератор Вепрь АСПБВ 220-5/230 ВМ8</t>
-[...37 lines deleted...]
-  <si>
     <t>Сварочный генератор Вепрь АСПБВ220-5/230 ВХ</t>
   </si>
   <si>
     <t>190 500</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/vepr/aspbv220-5-230-vh/</t>
   </si>
   <si>
+    <t>Сварочный генератор GMGen GMSH180</t>
+  </si>
+  <si>
+    <t>193 648</t>
+  </si>
+  <si>
+    <t>1.5-4</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/gmgen/gmsh180/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор Вепрь АСПБВ 220-6,5/3,5-Т400/230 ВМ8</t>
+  </si>
+  <si>
+    <t>197 770</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/vepr/aspbv-220-6-5-3-5-t400-230-vm8/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор Вепрь АСПБТ200-6/230 ВХ</t>
+  </si>
+  <si>
+    <t>199 800</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/vepr/aspbt200-6-230-vh/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор Mosa CHOPPER 4se</t>
+  </si>
+  <si>
+    <t>200 854</t>
+  </si>
+  <si>
+    <t>2.0-3.25</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/mosa/chopper-4se/</t>
+  </si>
+  <si>
     <t>Сварочный генератор SDMO WELDARC 200</t>
   </si>
   <si>
-    <t>190 675</t>
+    <t>210 823</t>
   </si>
   <si>
     <t>Kohler</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/sdmo/weldarc-200/</t>
   </si>
   <si>
-    <t>Сварочный генератор GMGen GMSH180</t>
-[...8 lines deleted...]
-    <t>https://orenburg.sklad-generator.ru/elektrostancii/gmgen/gmsh180/</t>
+    <t>Сварочный генератор ТСС WALGG 5.0/200E</t>
+  </si>
+  <si>
+    <t>213 570</t>
+  </si>
+  <si>
+    <t>Senci</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/tss/walgg-5-0-200e/</t>
   </si>
   <si>
     <t>Сварочный генератор SDMO WELDARC 220 T</t>
   </si>
   <si>
-    <t>195 742</t>
+    <t>216 425</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/sdmo/weldarc-220-t/</t>
   </si>
   <si>
-    <t>Сварочный генератор Вепрь АСПБВ 220-6,5/3,5-Т400/230 ВМ8</t>
-[...26 lines deleted...]
-    <t>https://orenburg.sklad-generator.ru/elektrostancii/mosa/chopper-4se/</t>
+    <t>Сварочный генератор Вепрь АСПБВ220-6,5/3,5-Т400/230 ВХ</t>
+  </si>
+  <si>
+    <t>216 820</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/vepr/aspbv220-6-5-3-5-t400-230-vh/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор Fubag WHS 210 DC</t>
+  </si>
+  <si>
+    <t>218 350</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/fubag/whs-210-dc/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор GMGen GMSH160</t>
+  </si>
+  <si>
+    <t>221 726</t>
+  </si>
+  <si>
+    <t>1-3.2</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/gmgen/gmsh160/</t>
   </si>
   <si>
     <t>Сварочный генератор SDMO VX 200/4 H-C (VX 200/4 HS)</t>
   </si>
   <si>
-    <t>201 520</t>
+    <t>222 813</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/sdmo/vx-200-4-hc-vx-200-4-hs/</t>
   </si>
   <si>
     <t>Сварочный генератор SDMO VX 220/7,5 H-C</t>
   </si>
   <si>
-    <t>207 387</t>
+    <t>229 300</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/sdmo/vx-220-7-5-h-c/</t>
   </si>
   <si>
-    <t>Сварочный генератор Вепрь АСПБВ220-6,5/3,5-Т400/230 ВХ</t>
-[...37 lines deleted...]
-  <si>
     <t>Сварочный генератор Fubag WHS 210 DDC</t>
   </si>
   <si>
     <t>233 990</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/fubag/whs-210-ddc/</t>
   </si>
   <si>
     <t>Сварочный генератор GMGen GMSH180E</t>
   </si>
   <si>
     <t>244 964</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/gmgen/gmsh180e/</t>
   </si>
   <si>
     <t>Сварочный генератор EuroPower EP 200 X1 AC</t>
   </si>
   <si>
     <t>259 990</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/europower/ep-200-x1-ac/</t>
@@ -517,77 +529,77 @@
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/europower/ep-200-h-dc-3x230v/</t>
   </si>
   <si>
     <t>Сварочный генератор Mosa TS 200 BS/CF</t>
   </si>
   <si>
     <t>370 710</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/mosa/ts-200-bs-cf/</t>
   </si>
   <si>
     <t>Сварочный генератор Вепрь АСПБВ 250-8/3-Т400/230 1ВМ1</t>
   </si>
   <si>
     <t>382 180</t>
   </si>
   <si>
     <t>Loncin</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/vepr/aspbv-250-8-3-t400-230-1vm1/</t>
   </si>
   <si>
+    <t>Сварочный генератор EuroPower EP 200 X2/25 DC</t>
+  </si>
+  <si>
+    <t>429 990</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/europower/ep-200-x2-25-dc/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор EuroPower EP 200 X/25 DC</t>
+  </si>
+  <si>
+    <t>449 990</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/europower/ep-200-x-25-dc/</t>
+  </si>
+  <si>
     <t>Сварочный генератор SDMO WELDARC 300 TE XL C</t>
   </si>
   <si>
-    <t>423 929</t>
+    <t>468 724</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/sdmo/weldarc-300-te-xl-c/</t>
   </si>
   <si>
-    <t>Сварочный генератор EuroPower EP 200 X2/25 DC</t>
-[...16 lines deleted...]
-  <si>
     <t>Сварочный генератор Вепрь АСПБВ 400-10/4-Т400/230 1ВМ1</t>
   </si>
   <si>
     <t>513 060</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/vepr/aspbv-400-10-4-t400-230-1vm1/</t>
   </si>
   <si>
     <t>Сварочный генератор Вепрь АСПБВ250-8/3-Т400/230 ВХ-БСГ</t>
   </si>
   <si>
     <t>552 820</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/vepr/aspbv250-8-3-t400-230-vh-bsg/</t>
   </si>
   <si>
     <t>Сварочный генератор EuroPower EP 250 XE DC</t>
   </si>
   <si>
     <t>799 990</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/europower/ep-250-xe-dc/</t>
@@ -796,182 +808,164 @@
   <si>
     <t>Сварочный генератор Energo EB6.5/400-W220YDC</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/energo/eb6-5-400-w220ydc/</t>
   </si>
   <si>
     <t>Сварочный генератор Energo EB6.5/400-W220YEDC</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/energo/eb6-5-400-w220yedc/</t>
   </si>
   <si>
     <t>Сварочный генератор Energo EB6.5/400-W220YDCK</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/energo/eb6-5-400-w220ydck/</t>
   </si>
   <si>
     <t>Сварочный генератор Energo EB6.5/400-W220YEDCK</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/energo/eb6-5-400-w220yedck/</t>
   </si>
   <si>
-    <t>Сварочный генератор ТСС WALGG 5.0/200E</t>
-[...7 lines deleted...]
-  <si>
     <t>Сварочный генератор Energo EB6.5/400-W220DC-Y</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/energo/eb6-5-400-w220dc-y/</t>
   </si>
   <si>
     <t>Сварочный генератор Fubag WCE 300 DC ES</t>
   </si>
   <si>
     <t>1.6-6.0</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/fubag/wce-300-dc-es/</t>
   </si>
   <si>
     <t>Сварочный генератор Energo EB10.0/400-W300DC-YE</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/energo/eb10-0-400-w300dc-ye/</t>
   </si>
   <si>
     <t>Сварочный генератор ТСС DGW 6.0/200ED-R</t>
   </si>
   <si>
-    <t>161 401</t>
+    <t>129 000</t>
   </si>
   <si>
     <t>дизель</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/tss/dgw-6-0-200ed-r/</t>
   </si>
   <si>
     <t>Сварочный генератор ТСС PRO DGW 3.0/250E-R</t>
   </si>
   <si>
-    <t>163 490</t>
+    <t>130 000</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/tss/pro-dgw-3-0-250e-r/</t>
   </si>
   <si>
+    <t>Сварочный генератор ТСС DGW 6.0/200ED-R3</t>
+  </si>
+  <si>
+    <t>149 000</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/tss/dgw-6-0-200ed-r3/</t>
+  </si>
+  <si>
+    <t>Сварочный генератор ТСС PRO DGW 3.0/250ES-R</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/tss/pro-dgw-3-0-250es-r/</t>
+  </si>
+  <si>
     <t>Сварочный генератор ТСС DGW 7.0/250ED-R</t>
   </si>
   <si>
-    <t>180 929</t>
-[...1 lines deleted...]
-  <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/tss/dgw-7-0-250ed-r/</t>
   </si>
   <si>
-    <t>Сварочный генератор ТСС DGW 6.0/200ED-R3</t>
-[...14 lines deleted...]
-    <t>https://orenburg.sklad-generator.ru/elektrostancii/tss/pro-dgw-3-0-250es-r/</t>
+    <t>Сварочный генератор ТСС DGW 7.0/250ED-R3</t>
+  </si>
+  <si>
+    <t>200 000</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/tss/dgw-7-0-250ed-r3/</t>
   </si>
   <si>
     <t>Сварочный генератор ТСС DGW 7.0/250EDS-R</t>
   </si>
   <si>
-    <t>196 643</t>
-[...1 lines deleted...]
-  <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/tss/dgw-7-0-250eds-r/</t>
   </si>
   <si>
-    <t>Сварочный генератор ТСС DGW 7.0/250ED-R3</t>
-[...7 lines deleted...]
-  <si>
     <t>Сварочный генератор Yanmar YDW 190 N-5EB Электростартер</t>
   </si>
   <si>
     <t>256 400</t>
   </si>
   <si>
     <t>2.6-4.0</t>
   </si>
   <si>
     <t>Yanmar</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/yanmar/ydw-190-n-5eb-elektrostarter/</t>
   </si>
   <si>
+    <t>Сварочный генератор GMGen GMSD180LE</t>
+  </si>
+  <si>
+    <t>358 248</t>
+  </si>
+  <si>
+    <t>Lombardini</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/gmgen/gmsd180le/</t>
+  </si>
+  <si>
     <t>Сварочный генератор SDMO Weldarc 180 DE C</t>
   </si>
   <si>
-    <t>338 059</t>
+    <t>373 780</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/sdmo/weldarc-180-de-c/</t>
   </si>
   <si>
-    <t>Сварочный генератор GMGen GMSD180LE</t>
-[...10 lines deleted...]
-  <si>
     <t>Сварочный генератор GMGen GMSD170LE</t>
   </si>
   <si>
     <t>385 359</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/gmgen/gmsd170le/</t>
   </si>
   <si>
     <t>Сварочный генератор GMGen GMSD200YTE</t>
   </si>
   <si>
     <t>389 232</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/gmgen/gmsd200yte/</t>
   </si>
   <si>
     <t>Сварочный генератор GMGen GMSD210LTE</t>
   </si>
   <si>
     <t>420 216</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/gmgen/gmsd210lte/</t>
@@ -979,69 +973,69 @@
   <si>
     <t>Сварочный генератор EuroPower EP 180 DX2 DC</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/europower/ep-180-dx2-dc/</t>
   </si>
   <si>
     <t>Сварочный генератор EuroPower EP 180 DX DC</t>
   </si>
   <si>
     <t>459 990</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/europower/ep-180-dx-dc/</t>
   </si>
   <si>
     <t>Сварочный генератор Mosa TS 200 DES/CF</t>
   </si>
   <si>
     <t>483 840</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/mosa/ts-200-des-cf/</t>
   </si>
   <si>
+    <t>Сварочный генератор ТСС DGW 10.0/300ED-R3</t>
+  </si>
+  <si>
+    <t>500 000</t>
+  </si>
+  <si>
+    <t>2-6</t>
+  </si>
+  <si>
+    <t>https://orenburg.sklad-generator.ru/elektrostancii/tss/dgw-10-0-300ed-r3/</t>
+  </si>
+  <si>
     <t>Сварочный генератор Mosa MAGIC WELD 200 YDE</t>
   </si>
   <si>
     <t>510 048</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/mosa/magic-weld-200-yd/</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://orenburg.sklad-generator.ru/elektrostancii/tss/dgw-10-0-300ed-r3/</t>
   </si>
   <si>
     <t>Сварочный генератор EuroPower EP 180 DX2E DC</t>
   </si>
   <si>
     <t>519 990</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/europower/ep-180-dx2e-dc/</t>
   </si>
   <si>
     <t>Сварочный генератор Genmac COMBIFLASH G250KEO</t>
   </si>
   <si>
     <t>527 333</t>
   </si>
   <si>
     <t>https://orenburg.sklad-generator.ru/elektrostancii/genmac/combiflash-g250keo-1/</t>
   </si>
   <si>
     <t>Сварочный генератор EuroPower EP 180 DXE DC</t>
   </si>
   <si>
     <t>529 990</t>
   </si>
@@ -1562,51 +1556,51 @@
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345a400a6439af049a78eb2074ec0a41.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6129dff1a9dcbe76b2dba9a7dc67f71.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="3067050" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2049,341 +2043,341 @@
       </c>
       <c r="F7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="2">
         <v>5</v>
       </c>
       <c r="E8" s="2">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>190</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>25</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="H8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="2">
-        <v>5</v>
+        <v>2.8</v>
       </c>
       <c r="E9" s="2">
-        <v>190</v>
+        <v>250</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="H9" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D10" s="2">
         <v>5</v>
       </c>
       <c r="E10" s="2">
-        <v>220</v>
+        <v>200</v>
       </c>
       <c r="F10" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>34</v>
       </c>
       <c r="H10" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>37</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D11" s="2">
         <v>5</v>
       </c>
       <c r="E11" s="2">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="F11" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="F11" s="2">
+        <v>6</v>
+      </c>
+      <c r="G11" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="G11" s="2" t="s">
+      <c r="H11" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" s="2" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D12" s="2">
         <v>5</v>
       </c>
       <c r="E12" s="2">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>230</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>30</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="H12" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>45</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D13" s="2">
-        <v>2.8</v>
+        <v>5</v>
       </c>
       <c r="E13" s="2">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="F13" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="F13" s="2">
+        <v>5</v>
+      </c>
+      <c r="G13" s="2" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="H13" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>48</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D14" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="E14" s="2">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="F14" s="2"/>
+        <v>230</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>30</v>
+      </c>
       <c r="G14" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="H14" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B15" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="B15" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D15" s="2">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E15" s="2">
         <v>230</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="H15" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B16" s="2" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D16" s="2">
         <v>5.2</v>
       </c>
       <c r="E16" s="2">
         <v>220</v>
       </c>
       <c r="F16" s="2">
         <v>6</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="H16" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B17" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="B17" s="2" t="s">
+      <c r="C17" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D17" s="2">
+        <v>6</v>
+      </c>
+      <c r="E17" s="2">
+        <v>200</v>
+      </c>
+      <c r="F17" s="2"/>
+      <c r="G17" s="2" t="s">
         <v>58</v>
-      </c>
-[...13 lines deleted...]
-        <v>49</v>
       </c>
       <c r="H17" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="1" t="s">
         <v>60</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D18" s="2">
-        <v>6</v>
+        <v>3.5</v>
       </c>
       <c r="E18" s="2">
-        <v>230</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>220</v>
+      </c>
+      <c r="F18" s="2">
+        <v>5</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="H18" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="1" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>64</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D19" s="2">
-        <v>5.2</v>
+        <v>6</v>
       </c>
       <c r="E19" s="2">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>230</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>30</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>49</v>
+        <v>26</v>
       </c>
       <c r="H19" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D20" s="2">
         <v>5</v>
       </c>
       <c r="E20" s="2">
         <v>220</v>
       </c>
       <c r="F20" s="2">
         <v>6</v>
       </c>
       <c r="G20" s="2" t="s">
@@ -2391,3634 +2385,3634 @@
       </c>
       <c r="H20" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="1" t="s">
         <v>70</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>71</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D21" s="2">
         <v>2</v>
       </c>
       <c r="E21" s="2">
         <v>245</v>
       </c>
       <c r="F21" s="2">
         <v>5</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="H21" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="1" t="s">
         <v>73</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>74</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D22" s="2">
         <v>5</v>
       </c>
       <c r="E22" s="2">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>190</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>25</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="H22" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>77</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D23" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="E23" s="2">
-        <v>230</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>200</v>
+      </c>
+      <c r="F23" s="2">
+        <v>5</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>30</v>
+        <v>68</v>
       </c>
       <c r="H23" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="1" t="s">
         <v>79</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>80</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D24" s="2">
-        <v>4</v>
+        <v>5.2</v>
       </c>
       <c r="E24" s="2">
         <v>220</v>
       </c>
       <c r="F24" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="H24" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="1" t="s">
         <v>82</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>83</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D25" s="2">
-        <v>3.6</v>
+        <v>4</v>
       </c>
       <c r="E25" s="2">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>220</v>
+      </c>
+      <c r="F25" s="2">
+        <v>6</v>
       </c>
       <c r="G25" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="H25" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B26" s="2" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D26" s="2">
         <v>2.88</v>
       </c>
       <c r="E26" s="2">
         <v>180</v>
       </c>
       <c r="F26" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="G26" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="H26" t="s">
         <v>88</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B27" s="2" t="s">
         <v>90</v>
       </c>
-      <c r="B27" s="2" t="s">
+      <c r="C27" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D27" s="2">
+        <v>4</v>
+      </c>
+      <c r="E27" s="2">
+        <v>220</v>
+      </c>
+      <c r="F27" s="2">
+        <v>6</v>
+      </c>
+      <c r="G27" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="H27" t="s">
         <v>91</v>
-      </c>
-[...16 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B28" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="B28" s="2" t="s">
+      <c r="C28" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D28" s="2">
+        <v>5.4</v>
+      </c>
+      <c r="E28" s="2">
+        <v>200</v>
+      </c>
+      <c r="F28" s="2">
+        <v>5</v>
+      </c>
+      <c r="G28" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="H28" t="s">
         <v>94</v>
-      </c>
-[...16 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B29" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="B29" s="2" t="s">
+      <c r="C29" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D29" s="2">
+        <v>1.8</v>
+      </c>
+      <c r="E29" s="2">
+        <v>150</v>
+      </c>
+      <c r="F29" s="2" t="s">
         <v>97</v>
       </c>
-      <c r="C29" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G29" s="2" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="H29" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="1" t="s">
         <v>99</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>100</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D30" s="2">
-        <v>1.8</v>
+        <v>3.6</v>
       </c>
       <c r="E30" s="2">
-        <v>150</v>
+        <v>200</v>
       </c>
       <c r="F30" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="G30" s="2" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="H30" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="1" t="s">
         <v>103</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>104</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D31" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E31" s="2">
         <v>200</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>49</v>
+        <v>105</v>
       </c>
       <c r="H31" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D32" s="2">
-        <v>6.4</v>
+        <v>5.1</v>
       </c>
       <c r="E32" s="2">
-        <v>220</v>
+        <v>200</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="G32" s="2" t="s">
-        <v>49</v>
+        <v>101</v>
       </c>
       <c r="H32" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D33" s="2">
         <v>5.2</v>
       </c>
       <c r="E33" s="2">
         <v>220</v>
       </c>
       <c r="F33" s="2">
         <v>6</v>
       </c>
       <c r="G33" s="2" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="H33" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D34" s="2">
         <v>3</v>
       </c>
       <c r="E34" s="2">
         <v>200</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="G34" s="2" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="H34" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D35" s="2">
-        <v>5</v>
+        <v>2.4</v>
       </c>
       <c r="E35" s="2">
-        <v>190</v>
+        <v>160</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>29</v>
+        <v>118</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="H35" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" s="1" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D36" s="2">
-        <v>2.4</v>
+        <v>4</v>
       </c>
       <c r="E36" s="2">
-        <v>160</v>
+        <v>200</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>120</v>
+        <v>25</v>
       </c>
       <c r="G36" s="2" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="H36" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D37" s="2">
-        <v>5</v>
+        <v>6.4</v>
       </c>
       <c r="E37" s="2">
-        <v>210</v>
+        <v>220</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="G37" s="2" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="H37" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D38" s="2">
-        <v>2.88</v>
+        <v>5</v>
       </c>
       <c r="E38" s="2">
-        <v>180</v>
+        <v>210</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>88</v>
+        <v>30</v>
       </c>
       <c r="G38" s="2" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="H38" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D39" s="2">
-        <v>4.8</v>
+        <v>2.88</v>
       </c>
       <c r="E39" s="2">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>180</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>87</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="H39" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D40" s="2">
-        <v>2.4</v>
+        <v>4.8</v>
       </c>
       <c r="E40" s="2">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>200</v>
+      </c>
+      <c r="F40" s="2">
+        <v>4</v>
       </c>
       <c r="G40" s="2" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="H40" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D41" s="2">
-        <v>4</v>
+        <v>2.4</v>
       </c>
       <c r="E41" s="2">
-        <v>200</v>
+        <v>160</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>136</v>
+        <v>118</v>
       </c>
       <c r="G41" s="2" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="H41" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" s="1" t="s">
         <v>138</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>139</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D42" s="2">
-        <v>5.4</v>
+        <v>4</v>
       </c>
       <c r="E42" s="2">
-        <v>220</v>
+        <v>200</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>140</v>
       </c>
       <c r="G42" s="2" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="H42" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" s="1" t="s">
         <v>142</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>143</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D43" s="2">
-        <v>4</v>
+        <v>5.4</v>
       </c>
       <c r="E43" s="2">
-        <v>200</v>
+        <v>220</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>136</v>
+        <v>144</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="H43" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D44" s="2">
-        <v>3.6</v>
+        <v>4</v>
       </c>
       <c r="E44" s="2">
         <v>200</v>
       </c>
-      <c r="F44" s="2">
-        <v>4</v>
+      <c r="F44" s="2" t="s">
+        <v>140</v>
       </c>
       <c r="G44" s="2" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="H44" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D45" s="2">
-        <v>1.98</v>
+        <v>3.6</v>
       </c>
       <c r="E45" s="2">
         <v>200</v>
       </c>
-      <c r="F45" s="2" t="s">
-        <v>136</v>
+      <c r="F45" s="2">
+        <v>4</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="H45" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D46" s="2">
-        <v>5.4</v>
+        <v>1.98</v>
       </c>
       <c r="E46" s="2">
-        <v>220</v>
+        <v>200</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>140</v>
       </c>
       <c r="G46" s="2" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="H46" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D47" s="2">
-        <v>5</v>
+        <v>5.4</v>
       </c>
       <c r="E47" s="2">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>220</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>144</v>
       </c>
       <c r="G47" s="2" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="H47" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B48" s="2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D48" s="2">
         <v>5</v>
       </c>
       <c r="E48" s="2">
         <v>200</v>
       </c>
       <c r="F48" s="2">
         <v>4</v>
       </c>
       <c r="G48" s="2" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="H48" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D49" s="2">
-        <v>4.5</v>
+        <v>5</v>
       </c>
       <c r="E49" s="2">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>200</v>
+      </c>
+      <c r="F49" s="2">
+        <v>4</v>
       </c>
       <c r="G49" s="2" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="H49" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D50" s="2">
-        <v>6.4</v>
+        <v>4.5</v>
       </c>
       <c r="E50" s="2">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>190</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>140</v>
       </c>
       <c r="G50" s="2" t="s">
-        <v>165</v>
+        <v>58</v>
       </c>
       <c r="H50" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" s="1" t="s">
         <v>167</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>168</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D51" s="2">
-        <v>6.34</v>
+        <v>6.4</v>
       </c>
       <c r="E51" s="2">
-        <v>300</v>
+        <v>250</v>
       </c>
       <c r="F51" s="2">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="G51" s="2" t="s">
-        <v>84</v>
+        <v>169</v>
       </c>
       <c r="H51" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D52" s="2">
         <v>3.6</v>
       </c>
       <c r="E52" s="2">
         <v>200</v>
       </c>
       <c r="F52" s="2">
         <v>4</v>
       </c>
       <c r="G52" s="2" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="H52" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D53" s="2">
         <v>5</v>
       </c>
       <c r="E53" s="2">
         <v>200</v>
       </c>
       <c r="F53" s="2">
         <v>4</v>
       </c>
       <c r="G53" s="2" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="H53" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" s="1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D54" s="2">
-        <v>8</v>
+        <v>6.34</v>
       </c>
       <c r="E54" s="2">
-        <v>400</v>
+        <v>300</v>
       </c>
       <c r="F54" s="2">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="G54" s="2" t="s">
-        <v>165</v>
+        <v>101</v>
       </c>
       <c r="H54" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" s="1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D55" s="2">
-        <v>6.4</v>
+        <v>8</v>
       </c>
       <c r="E55" s="2">
-        <v>250</v>
+        <v>400</v>
       </c>
       <c r="F55" s="2">
         <v>8</v>
       </c>
       <c r="G55" s="2" t="s">
-        <v>49</v>
+        <v>169</v>
       </c>
       <c r="H55" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" s="1" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B56" s="2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D56" s="2">
-        <v>6.3</v>
+        <v>6.4</v>
       </c>
       <c r="E56" s="2">
         <v>250</v>
       </c>
       <c r="F56" s="2">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="G56" s="2" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="H56" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" s="1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B57" s="2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D57" s="2">
         <v>6.3</v>
       </c>
       <c r="E57" s="2">
-        <v>280</v>
+        <v>250</v>
       </c>
       <c r="F57" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G57" s="2" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="H57" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" s="1" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D58" s="2">
-        <v>8</v>
+        <v>6.3</v>
       </c>
       <c r="E58" s="2">
-        <v>350</v>
+        <v>280</v>
       </c>
       <c r="F58" s="2">
         <v>6</v>
       </c>
       <c r="G58" s="2" t="s">
-        <v>190</v>
+        <v>58</v>
       </c>
       <c r="H58" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" s="1" t="s">
         <v>192</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>193</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D59" s="2">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="E59" s="2">
-        <v>170</v>
+        <v>350</v>
       </c>
       <c r="F59" s="2">
-        <v>3.25</v>
+        <v>6</v>
       </c>
       <c r="G59" s="2" t="s">
-        <v>49</v>
+        <v>194</v>
       </c>
       <c r="H59" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" s="1" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C60" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D60" s="2">
-        <v>5.6</v>
+        <v>4</v>
       </c>
       <c r="E60" s="2">
-        <v>200</v>
+        <v>170</v>
       </c>
       <c r="F60" s="2">
         <v>3.25</v>
       </c>
       <c r="G60" s="2" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="H60" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="B61" s="2" t="s">
         <v>197</v>
       </c>
-      <c r="B61" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C61" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D61" s="2">
-        <v>1.8</v>
+        <v>5.6</v>
       </c>
       <c r="E61" s="2">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>200</v>
+      </c>
+      <c r="F61" s="2">
+        <v>3.25</v>
       </c>
       <c r="G61" s="2" t="s">
-        <v>198</v>
+        <v>58</v>
       </c>
       <c r="H61" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" s="1" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C62" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D62" s="2">
-        <v>4</v>
+        <v>1.8</v>
       </c>
       <c r="E62" s="2">
-        <v>190</v>
+        <v>165</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>29</v>
+        <v>140</v>
       </c>
       <c r="G62" s="2" t="s">
-        <v>39</v>
+        <v>202</v>
       </c>
       <c r="H62" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" s="1" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B63" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D63" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E63" s="2">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>190</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>25</v>
       </c>
       <c r="G63" s="2" t="s">
-        <v>190</v>
+        <v>42</v>
       </c>
       <c r="H63" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" s="1" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B64" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C64" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D64" s="2">
         <v>5</v>
       </c>
       <c r="E64" s="2">
         <v>220</v>
       </c>
       <c r="F64" s="2">
         <v>4</v>
       </c>
       <c r="G64" s="2" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="H64" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" s="1" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B65" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D65" s="2">
-        <v>5.2</v>
+        <v>5</v>
       </c>
       <c r="E65" s="2">
         <v>220</v>
       </c>
       <c r="F65" s="2">
         <v>4</v>
       </c>
       <c r="G65" s="2" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="H65" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" s="1" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B66" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C66" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D66" s="2">
         <v>5.2</v>
       </c>
       <c r="E66" s="2">
         <v>220</v>
       </c>
       <c r="F66" s="2">
         <v>4</v>
       </c>
       <c r="G66" s="2" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="H66" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" s="1" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B67" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C67" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D67" s="2">
-        <v>8</v>
+        <v>5.2</v>
       </c>
       <c r="E67" s="2">
-        <v>300</v>
+        <v>220</v>
       </c>
       <c r="F67" s="2">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="G67" s="2" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="H67" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" s="1" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B68" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D68" s="2">
-        <v>4.2</v>
+        <v>8</v>
       </c>
       <c r="E68" s="2">
-        <v>220</v>
+        <v>300</v>
       </c>
       <c r="F68" s="2">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G68" s="2" t="s">
-        <v>49</v>
+        <v>194</v>
       </c>
       <c r="H68" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" s="1" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B69" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C69" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D69" s="2">
-        <v>2.5</v>
+        <v>4.2</v>
       </c>
       <c r="E69" s="2">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>220</v>
+      </c>
+      <c r="F69" s="2">
+        <v>5</v>
       </c>
       <c r="G69" s="2" t="s">
-        <v>215</v>
+        <v>58</v>
       </c>
       <c r="H69" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" s="1" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B70" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C70" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D70" s="2">
-        <v>5</v>
+        <v>2.5</v>
       </c>
       <c r="E70" s="2">
+        <v>190</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="G70" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="H70" t="s">
         <v>220</v>
-      </c>
-[...7 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" s="1" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B71" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D71" s="2">
-        <v>5.2</v>
+        <v>5</v>
       </c>
       <c r="E71" s="2">
         <v>220</v>
       </c>
       <c r="F71" s="2">
         <v>4</v>
       </c>
       <c r="G71" s="2" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="H71" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" s="1" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B72" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D72" s="2">
-        <v>5</v>
+        <v>5.2</v>
       </c>
       <c r="E72" s="2">
-        <v>200</v>
+        <v>220</v>
       </c>
       <c r="F72" s="2">
         <v>4</v>
       </c>
       <c r="G72" s="2" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="H72" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" s="1" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B73" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C73" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D73" s="2">
         <v>5</v>
       </c>
       <c r="E73" s="2">
         <v>200</v>
       </c>
       <c r="F73" s="2">
         <v>4</v>
       </c>
       <c r="G73" s="2" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="H73" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" s="1" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B74" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D74" s="2">
-        <v>5.2</v>
+        <v>5</v>
       </c>
       <c r="E74" s="2">
-        <v>220</v>
+        <v>200</v>
       </c>
       <c r="F74" s="2">
         <v>4</v>
       </c>
       <c r="G74" s="2" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="H74" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" s="1" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B75" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D75" s="2">
         <v>5.2</v>
       </c>
       <c r="E75" s="2">
         <v>220</v>
       </c>
       <c r="F75" s="2">
         <v>4</v>
       </c>
       <c r="G75" s="2" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="H75" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" s="1" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B76" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D76" s="2">
-        <v>8</v>
+        <v>5.2</v>
       </c>
       <c r="E76" s="2">
-        <v>300</v>
+        <v>220</v>
       </c>
       <c r="F76" s="2">
         <v>4</v>
       </c>
       <c r="G76" s="2" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="H76" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" s="1" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B77" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D77" s="2">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="E77" s="2">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="F77" s="2">
         <v>4</v>
       </c>
       <c r="G77" s="2" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="H77" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" s="1" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B78" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D78" s="2">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E78" s="2">
         <v>200</v>
       </c>
       <c r="F78" s="2">
         <v>4</v>
       </c>
       <c r="G78" s="2" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="H78" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" s="1" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="B79" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C79" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D79" s="2">
-        <v>3.63</v>
+        <v>5</v>
       </c>
       <c r="E79" s="2">
-        <v>220</v>
+        <v>200</v>
       </c>
       <c r="F79" s="2">
         <v>4</v>
       </c>
       <c r="G79" s="2" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="H79" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" s="1" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B80" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C80" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D80" s="2">
-        <v>4.72</v>
+        <v>3.63</v>
       </c>
       <c r="E80" s="2">
         <v>220</v>
       </c>
       <c r="F80" s="2">
         <v>4</v>
       </c>
       <c r="G80" s="2" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="H80" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" s="1" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B81" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C81" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D81" s="2">
-        <v>5.1</v>
+        <v>4.72</v>
       </c>
       <c r="E81" s="2">
         <v>220</v>
       </c>
       <c r="F81" s="2">
         <v>4</v>
       </c>
       <c r="G81" s="2" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="H81" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" s="1" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="B82" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C82" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D82" s="2">
         <v>5.1</v>
       </c>
       <c r="E82" s="2">
         <v>220</v>
       </c>
       <c r="F82" s="2">
         <v>4</v>
       </c>
       <c r="G82" s="2" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="H82" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" s="1" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B83" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C83" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D83" s="2">
-        <v>5</v>
+        <v>5.1</v>
       </c>
       <c r="E83" s="2">
         <v>220</v>
       </c>
       <c r="F83" s="2">
         <v>4</v>
       </c>
       <c r="G83" s="2" t="s">
-        <v>244</v>
+        <v>58</v>
       </c>
       <c r="H83" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" s="1" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B84" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D84" s="2">
         <v>5</v>
       </c>
       <c r="E84" s="2">
         <v>220</v>
       </c>
       <c r="F84" s="2">
         <v>4</v>
       </c>
       <c r="G84" s="2" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="H84" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" s="1" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="B85" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C85" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D85" s="2">
-        <v>5.6</v>
+        <v>5</v>
       </c>
       <c r="E85" s="2">
         <v>220</v>
       </c>
       <c r="F85" s="2">
         <v>4</v>
       </c>
       <c r="G85" s="2" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="H85" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" s="1" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="B86" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C86" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D86" s="2">
         <v>5.6</v>
       </c>
       <c r="E86" s="2">
         <v>220</v>
       </c>
       <c r="F86" s="2">
         <v>4</v>
       </c>
       <c r="G86" s="2" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="H86" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" s="1" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="B87" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C87" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D87" s="2">
-        <v>5.2</v>
+        <v>5.6</v>
       </c>
       <c r="E87" s="2">
         <v>220</v>
       </c>
       <c r="F87" s="2">
         <v>4</v>
       </c>
       <c r="G87" s="2" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="H87" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" s="1" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="B88" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C88" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D88" s="2">
         <v>5.2</v>
       </c>
       <c r="E88" s="2">
         <v>220</v>
       </c>
       <c r="F88" s="2">
         <v>4</v>
       </c>
       <c r="G88" s="2" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="H88" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="1" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="B89" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C89" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D89" s="2">
         <v>5.2</v>
       </c>
       <c r="E89" s="2">
         <v>220</v>
       </c>
       <c r="F89" s="2">
         <v>4</v>
       </c>
       <c r="G89" s="2" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="H89" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" s="1" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="B90" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C90" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D90" s="2">
         <v>5.2</v>
       </c>
       <c r="E90" s="2">
         <v>220</v>
       </c>
       <c r="F90" s="2">
         <v>4</v>
       </c>
       <c r="G90" s="2" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="H90" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" s="1" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="B91" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C91" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D91" s="2">
-        <v>5</v>
+        <v>5.2</v>
       </c>
       <c r="E91" s="2">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>220</v>
+      </c>
+      <c r="F91" s="2">
+        <v>4</v>
       </c>
       <c r="G91" s="2" t="s">
-        <v>261</v>
+        <v>248</v>
       </c>
       <c r="H91" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" s="1" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B92" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C92" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D92" s="2">
         <v>5.2</v>
       </c>
       <c r="E92" s="2">
         <v>220</v>
       </c>
       <c r="F92" s="2">
         <v>4</v>
       </c>
       <c r="G92" s="2" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="H92" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" s="1" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B93" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C93" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D93" s="2">
         <v>2.5</v>
       </c>
       <c r="E93" s="2">
         <v>300</v>
       </c>
       <c r="F93" s="2" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="G93" s="2" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="H93" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" s="1" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B94" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C94" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D94" s="2">
         <v>6.8</v>
       </c>
       <c r="E94" s="2">
         <v>300</v>
       </c>
       <c r="F94" s="2">
         <v>5</v>
       </c>
       <c r="G94" s="2" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="H94" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" s="1" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B95" s="2" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C95" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D95" s="2">
         <v>5</v>
       </c>
       <c r="E95" s="2">
         <v>190</v>
       </c>
       <c r="F95" s="2" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="G95" s="2" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="H95" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" s="1" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B96" s="2" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C96" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D96" s="2">
         <v>2.8</v>
       </c>
       <c r="E96" s="2">
         <v>250</v>
       </c>
       <c r="F96" s="2" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="G96" s="2" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="H96" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" s="1" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B97" s="2" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C97" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D97" s="2">
-        <v>7</v>
+        <v>5.5</v>
       </c>
       <c r="E97" s="2">
-        <v>230</v>
+        <v>190</v>
       </c>
       <c r="F97" s="2" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="G97" s="2" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="H97" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" s="1" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B98" s="2" t="s">
-        <v>281</v>
+        <v>51</v>
       </c>
       <c r="C98" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D98" s="2">
-        <v>5.5</v>
+        <v>2.8</v>
       </c>
       <c r="E98" s="2">
-        <v>190</v>
+        <v>250</v>
       </c>
       <c r="F98" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G98" s="2" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="H98" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" s="1" t="s">
         <v>283</v>
       </c>
       <c r="B99" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="C99" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="D99" s="2">
+        <v>7</v>
+      </c>
+      <c r="E99" s="2">
+        <v>230</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="G99" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="H99" t="s">
         <v>284</v>
-      </c>
-[...16 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="B100" s="2" t="s">
         <v>286</v>
       </c>
-      <c r="B100" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C100" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D100" s="2">
         <v>6.5</v>
       </c>
       <c r="E100" s="2">
         <v>230</v>
       </c>
       <c r="F100" s="2" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="G100" s="2" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="H100" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" s="1" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="B101" s="2" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="C101" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D101" s="2">
         <v>6.5</v>
       </c>
       <c r="E101" s="2">
         <v>230</v>
       </c>
       <c r="F101" s="2" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="G101" s="2" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="H101" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" s="1" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="B102" s="2" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="C102" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D102" s="2">
         <v>4.73</v>
       </c>
       <c r="E102" s="2">
         <v>165</v>
       </c>
       <c r="F102" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="G102" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="H102" t="s">
         <v>294</v>
-      </c>
-[...4 lines deleted...]
-        <v>296</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" s="1" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="B103" s="2" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="C103" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D103" s="2">
-        <v>3.6</v>
+        <v>3.5</v>
       </c>
       <c r="E103" s="2">
         <v>180</v>
       </c>
       <c r="F103" s="2" t="s">
-        <v>29</v>
+        <v>87</v>
       </c>
       <c r="G103" s="2" t="s">
-        <v>84</v>
+        <v>297</v>
       </c>
       <c r="H103" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="B104" s="2" t="s">
         <v>300</v>
       </c>
-      <c r="B104" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C104" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D104" s="2">
-        <v>3.5</v>
+        <v>3.6</v>
       </c>
       <c r="E104" s="2">
         <v>180</v>
       </c>
       <c r="F104" s="2" t="s">
-        <v>88</v>
+        <v>25</v>
       </c>
       <c r="G104" s="2" t="s">
-        <v>302</v>
+        <v>101</v>
       </c>
       <c r="H104" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" s="1" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="B105" s="2" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="C105" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D105" s="2">
         <v>2.4</v>
       </c>
       <c r="E105" s="2">
         <v>160</v>
       </c>
       <c r="F105" s="2" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="G105" s="2" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="H105" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" s="1" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="B106" s="2" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="C106" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D106" s="2">
         <v>4</v>
       </c>
       <c r="E106" s="2">
         <v>190</v>
       </c>
       <c r="F106" s="2" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="G106" s="2" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="H106" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" s="1" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="B107" s="2" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="C107" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D107" s="2">
         <v>4.5</v>
       </c>
       <c r="E107" s="2">
         <v>210</v>
       </c>
       <c r="F107" s="2" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="G107" s="2" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="H107" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" s="1" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="B108" s="2" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C108" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D108" s="2">
         <v>4</v>
       </c>
       <c r="E108" s="2">
         <v>180</v>
       </c>
       <c r="F108" s="2">
         <v>4</v>
       </c>
       <c r="G108" s="2" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="H108" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" s="1" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="B109" s="2" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="C109" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D109" s="2">
         <v>4.4</v>
       </c>
       <c r="E109" s="2">
         <v>180</v>
       </c>
       <c r="F109" s="2">
         <v>4</v>
       </c>
       <c r="G109" s="2" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="H109" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" s="1" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="B110" s="2" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="C110" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D110" s="2">
         <v>4.8</v>
       </c>
       <c r="E110" s="2">
         <v>190</v>
       </c>
       <c r="F110" s="2" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="G110" s="2" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="H110" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="B111" s="2" t="s">
+        <v>320</v>
+      </c>
+      <c r="C111" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="D111" s="2">
+        <v>10</v>
+      </c>
+      <c r="E111" s="2">
+        <v>300</v>
+      </c>
+      <c r="F111" s="2" t="s">
         <v>321</v>
       </c>
-      <c r="B111" s="2" t="s">
+      <c r="G111" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="H111" t="s">
         <v>322</v>
-      </c>
-[...16 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="B112" s="2" t="s">
         <v>324</v>
       </c>
-      <c r="B112" s="2" t="s">
+      <c r="C112" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="D112" s="2">
+        <v>3</v>
+      </c>
+      <c r="E112" s="2">
+        <v>200</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="G112" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="H112" t="s">
         <v>325</v>
-      </c>
-[...16 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" s="1" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="B113" s="2" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="C113" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D113" s="2">
         <v>4</v>
       </c>
       <c r="E113" s="2">
         <v>180</v>
       </c>
       <c r="F113" s="2">
         <v>4</v>
       </c>
       <c r="G113" s="2" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="H113" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" s="1" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="B114" s="2" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="C114" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D114" s="2">
         <v>6.5</v>
       </c>
       <c r="E114" s="2">
         <v>250</v>
       </c>
       <c r="F114" s="2">
         <v>5</v>
       </c>
       <c r="G114" s="2" t="s">
-        <v>84</v>
+        <v>101</v>
       </c>
       <c r="H114" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" s="1" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="B115" s="2" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="C115" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D115" s="2">
         <v>4.4</v>
       </c>
       <c r="E115" s="2">
         <v>180</v>
       </c>
       <c r="F115" s="2">
         <v>4</v>
       </c>
       <c r="G115" s="2" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="H115" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" s="1" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="B116" s="2" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="C116" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D116" s="2">
         <v>4.4</v>
       </c>
       <c r="E116" s="2">
         <v>200</v>
       </c>
       <c r="F116" s="2">
         <v>4</v>
       </c>
       <c r="G116" s="2" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="H116" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" s="1" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="B117" s="2" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="C117" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D117" s="2">
         <v>6</v>
       </c>
       <c r="E117" s="2">
         <v>300</v>
       </c>
       <c r="F117" s="2">
         <v>5</v>
       </c>
       <c r="G117" s="2" t="s">
-        <v>84</v>
+        <v>101</v>
       </c>
       <c r="H117" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" s="1" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="B118" s="2" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="C118" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D118" s="2">
         <v>4</v>
       </c>
       <c r="E118" s="2">
         <v>200</v>
       </c>
       <c r="F118" s="2">
         <v>4</v>
       </c>
       <c r="G118" s="2" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="H118" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" s="1" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="B119" s="2" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="C119" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D119" s="2">
         <v>5.1</v>
       </c>
       <c r="E119" s="2">
         <v>220</v>
       </c>
       <c r="F119" s="2" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="G119" s="2" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="H119" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" s="1" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="B120" s="2" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="C120" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D120" s="2">
         <v>5.2</v>
       </c>
       <c r="E120" s="2">
         <v>200</v>
       </c>
       <c r="F120" s="2">
         <v>4</v>
       </c>
       <c r="G120" s="2" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="H120" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" s="1" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="B121" s="2" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="C121" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D121" s="2">
         <v>4.4</v>
       </c>
       <c r="E121" s="2">
         <v>200</v>
       </c>
       <c r="F121" s="2">
         <v>4</v>
       </c>
       <c r="G121" s="2" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="H121" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" s="1" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="B122" s="2" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="C122" s="2">
         <v>110</v>
       </c>
       <c r="D122" s="2">
         <v>4</v>
       </c>
       <c r="E122" s="2">
         <v>200</v>
       </c>
       <c r="F122" s="2">
         <v>4</v>
       </c>
       <c r="G122" s="2" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="H122" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" s="1" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="B123" s="2" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="C123" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D123" s="2">
         <v>5.2</v>
       </c>
       <c r="E123" s="2">
         <v>200</v>
       </c>
       <c r="F123" s="2">
         <v>4</v>
       </c>
       <c r="G123" s="2" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="H123" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" s="1" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="B124" s="2" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="C124" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D124" s="2">
         <v>5.1</v>
       </c>
       <c r="E124" s="2">
         <v>250</v>
       </c>
       <c r="F124" s="2" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="G124" s="2" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="H124" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" s="1" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="B125" s="2" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="C125" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D125" s="2">
         <v>5.4</v>
       </c>
       <c r="E125" s="2">
         <v>300</v>
       </c>
       <c r="F125" s="2" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="G125" s="2" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="H125" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" s="1" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="B126" s="2" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="C126" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D126" s="2">
         <v>32</v>
       </c>
       <c r="E126" s="2">
         <v>400</v>
       </c>
       <c r="F126" s="2">
         <v>8</v>
       </c>
       <c r="G126" s="2" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="H126" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" s="1" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="B127" s="2" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="C127" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D127" s="2">
         <v>9.6</v>
       </c>
       <c r="E127" s="2">
         <v>400</v>
       </c>
       <c r="F127" s="2" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="G127" s="2" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="H127" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" s="1" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B128" s="2" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="C128" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D128" s="2">
         <v>6.4</v>
       </c>
       <c r="E128" s="2">
         <v>275</v>
       </c>
       <c r="F128" s="2" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="G128" s="2" t="s">
-        <v>84</v>
+        <v>101</v>
       </c>
       <c r="H128" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" s="1" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="B129" s="2" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="C129" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D129" s="2">
         <v>12</v>
       </c>
       <c r="E129" s="2">
         <v>400</v>
       </c>
       <c r="F129" s="2" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="G129" s="2" t="s">
-        <v>84</v>
+        <v>101</v>
       </c>
       <c r="H129" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" s="1" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="B130" s="2" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="C130" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D130" s="2">
         <v>5.2</v>
       </c>
       <c r="E130" s="2">
         <v>200</v>
       </c>
       <c r="F130" s="2">
         <v>4</v>
       </c>
       <c r="G130" s="2" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="H130" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" s="1" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="B131" s="2" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="C131" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D131" s="2">
         <v>20</v>
       </c>
       <c r="E131" s="2">
         <v>500</v>
       </c>
       <c r="F131" s="2" t="s">
+        <v>388</v>
+      </c>
+      <c r="G131" s="2" t="s">
+        <v>389</v>
+      </c>
+      <c r="H131" t="s">
         <v>390</v>
-      </c>
-[...4 lines deleted...]
-        <v>392</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" s="1" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="B132" s="2" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="C132" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D132" s="2">
         <v>16</v>
       </c>
       <c r="E132" s="2">
         <v>400</v>
       </c>
       <c r="F132" s="2" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="G132" s="2" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="H132" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" s="1" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="B133" s="2" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="C133" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D133" s="2">
         <v>16</v>
       </c>
       <c r="E133" s="2">
         <v>500</v>
       </c>
       <c r="F133" s="2" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="G133" s="2" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="H133" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" s="1" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="B134" s="2" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="C134" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D134" s="2">
         <v>12.8</v>
       </c>
       <c r="E134" s="2">
         <v>400</v>
       </c>
       <c r="F134" s="2" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="G134" s="2" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="H134" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" s="1" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="B135" s="2" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="C135" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D135" s="2">
         <v>16</v>
       </c>
       <c r="E135" s="2">
         <v>500</v>
       </c>
       <c r="F135" s="2" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="G135" s="2" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="H135" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" s="1" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="B136" s="2" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="C136" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D136" s="2">
         <v>22</v>
       </c>
       <c r="E136" s="2">
         <v>500</v>
       </c>
       <c r="F136" s="2" t="s">
+        <v>407</v>
+      </c>
+      <c r="G136" s="2" t="s">
+        <v>408</v>
+      </c>
+      <c r="H136" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" s="1" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="B137" s="2" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="C137" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D137" s="2">
         <v>12.8</v>
       </c>
       <c r="E137" s="2">
         <v>500</v>
       </c>
       <c r="F137" s="2" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="G137" s="2" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="H137" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" s="1" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="B138" s="2" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="C138" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D138" s="2">
         <v>6.4</v>
       </c>
       <c r="E138" s="2">
         <v>280</v>
       </c>
       <c r="F138" s="2">
         <v>6</v>
       </c>
       <c r="G138" s="2" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="H138" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" s="1" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
       <c r="B139" s="2" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="C139" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D139" s="2">
         <v>5.6</v>
       </c>
       <c r="E139" s="2">
         <v>500</v>
       </c>
       <c r="F139" s="2" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="G139" s="2" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="H139" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" s="1" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="B140" s="2" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="C140" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D140" s="2">
         <v>24</v>
       </c>
       <c r="E140" s="2">
         <v>600</v>
       </c>
       <c r="F140" s="2" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="G140" s="2" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="H140" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" s="1" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="B141" s="2" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="C141" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D141" s="2">
         <v>32</v>
       </c>
       <c r="E141" s="2">
         <v>600</v>
       </c>
       <c r="F141" s="2" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="G141" s="2" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="H141" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" s="1" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="B142" s="2" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="C142" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D142" s="2">
         <v>8</v>
       </c>
       <c r="E142" s="2">
         <v>400</v>
       </c>
       <c r="F142" s="2">
         <v>6</v>
       </c>
       <c r="G142" s="2" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="H142" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" s="1" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="B143" s="2" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="C143" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D143" s="2">
         <v>32</v>
       </c>
       <c r="E143" s="2">
         <v>400</v>
       </c>
       <c r="F143" s="2" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="G143" s="2" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="H143" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" s="1" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="B144" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C144" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D144" s="2">
         <v>9.6</v>
       </c>
       <c r="E144" s="2">
         <v>350</v>
       </c>
       <c r="F144" s="2" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="G144" s="2" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="H144" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" s="1" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="B145" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C145" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D145" s="2">
         <v>9.6</v>
       </c>
       <c r="E145" s="2">
         <v>400</v>
       </c>
       <c r="F145" s="2" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="G145" s="2" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="H145" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" s="1" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="B146" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C146" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D146" s="2">
         <v>5.2</v>
       </c>
       <c r="E146" s="2">
         <v>250</v>
       </c>
       <c r="F146" s="2" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="G146" s="2" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="H146" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" s="1" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="B147" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C147" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D147" s="2">
         <v>8</v>
       </c>
       <c r="E147" s="2">
         <v>300</v>
       </c>
       <c r="F147" s="2" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="G147" s="2" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="H147" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" s="1" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="B148" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C148" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D148" s="2">
         <v>10.4</v>
       </c>
       <c r="E148" s="2">
         <v>400</v>
       </c>
       <c r="F148" s="2" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="G148" s="2" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="H148" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" s="1" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="B149" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C149" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D149" s="2">
         <v>4.73</v>
       </c>
       <c r="E149" s="2">
         <v>165</v>
       </c>
       <c r="F149" s="2" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="G149" s="2" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="H149" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" s="1" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="B150" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C150" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D150" s="2">
         <v>2.5</v>
       </c>
       <c r="E150" s="2">
         <v>190</v>
       </c>
       <c r="F150" s="2" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="G150" s="2" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="H150" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" s="1" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="B151" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C151" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D151" s="2">
         <v>7.2</v>
       </c>
       <c r="E151" s="2">
         <v>400</v>
       </c>
       <c r="F151" s="2" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
       <c r="G151" s="2" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="H151" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" s="1" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="B152" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C152" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D152" s="2">
         <v>12</v>
       </c>
       <c r="E152" s="2">
         <v>500</v>
       </c>
       <c r="F152" s="2" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
       <c r="G152" s="2" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="H152" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" s="1" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="B153" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C153" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D153" s="2">
         <v>4.8</v>
       </c>
       <c r="E153" s="2">
         <v>210</v>
       </c>
       <c r="F153" s="2" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="G153" s="2" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="H153" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" s="1" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="B154" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C154" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D154" s="2">
         <v>8</v>
       </c>
       <c r="E154" s="2">
         <v>350</v>
       </c>
       <c r="F154" s="2" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="G154" s="2" t="s">
-        <v>84</v>
+        <v>101</v>
       </c>
       <c r="H154" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" s="1" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="B155" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C155" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D155" s="2">
         <v>4</v>
       </c>
       <c r="E155" s="2">
         <v>300</v>
       </c>
       <c r="F155" s="2" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="G155" s="2" t="s">
-        <v>84</v>
+        <v>101</v>
       </c>
       <c r="H155" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" s="1" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="B156" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C156" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D156" s="2">
         <v>8</v>
       </c>
       <c r="E156" s="2">
         <v>500</v>
       </c>
       <c r="F156" s="2" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="G156" s="2" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="H156" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" s="1" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
       <c r="B157" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C157" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D157" s="2">
         <v>5</v>
       </c>
       <c r="E157" s="2">
         <v>181</v>
       </c>
       <c r="F157" s="2">
         <v>4</v>
       </c>
       <c r="G157" s="2" t="s">
-        <v>84</v>
+        <v>101</v>
       </c>
       <c r="H157" t="s">
-        <v>462</v>
+        <v>460</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" s="1" t="s">
-        <v>463</v>
+        <v>461</v>
       </c>
       <c r="B158" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C158" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D158" s="2">
         <v>5.5</v>
       </c>
       <c r="E158" s="2"/>
       <c r="F158" s="2"/>
       <c r="G158" s="2" t="s">
-        <v>84</v>
+        <v>101</v>
       </c>
       <c r="H158" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="A159" s="1" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
       <c r="B159" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C159" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D159" s="2">
         <v>5.5</v>
       </c>
       <c r="E159" s="2"/>
       <c r="F159" s="2"/>
       <c r="G159" s="2" t="s">
-        <v>84</v>
+        <v>101</v>
       </c>
       <c r="H159" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection objects="1" scenarios="1" formatCells="1" formatColumns="1" formatRows="1" insertColumns="1" insertRows="1" insertHyperlinks="1" deleteColumns="1" deleteRows="1" sort="1" autoFilter="1" pivotTables="1" selectLockedCells="0" selectUnlockedCells="0"/>
   <mergeCells>
     <mergeCell ref="A1:A3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555556" footer="0.51180555555556"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">